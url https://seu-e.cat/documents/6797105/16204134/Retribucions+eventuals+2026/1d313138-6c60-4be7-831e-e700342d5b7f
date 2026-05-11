--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,64 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26731"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99AFC4F3-991E-4075-9D00-668E9789361E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5BCDE6E-707D-464C-A885-812FFA304775}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="gener 2026" sheetId="1" r:id="rId1"/>
-    <sheet name="febrer 2026" sheetId="2" r:id="rId2"/>
+    <sheet name="febrer 2026" sheetId="4" r:id="rId2"/>
+    <sheet name="març 2026" sheetId="3" r:id="rId3"/>
+    <sheet name="abril 2026" sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C31" i="5" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="39">
   <si>
     <t>ALBERICH FORNS, MARIA ESTER</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>AXINTE AXINTE, PAUL DANIEL</t>
   </si>
   <si>
     <t>BAILACH BEL, FRANCESC XAVIER</t>
   </si>
   <si>
     <t>BESORA ROIG, NURIA</t>
   </si>
   <si>
     <t>BRULL FORNT, CARLOS</t>
   </si>
   <si>
     <t>BRUNET VERNET, CARLOS</t>
   </si>
   <si>
     <t>CAPDEVILA ORTI, JAIME</t>
   </si>
   <si>
@@ -115,60 +139,66 @@
   <si>
     <t>SALTO CUEVAS, NEUS</t>
   </si>
   <si>
     <t>SANCHEZ PEREZ, ROSA MARIA</t>
   </si>
   <si>
     <t>SENDRA VELLVE, JORDI MIQUEL</t>
   </si>
   <si>
     <t>RETRIBUCIONS PERSONAL EVENTUAL GENER 2026</t>
   </si>
   <si>
     <t>Cognoms i Nom</t>
   </si>
   <si>
     <t>Període</t>
   </si>
   <si>
     <t>Retribució mensual</t>
   </si>
   <si>
     <t>RETRIBUCIONS PERSONAL EVENTUAL FEBRER 2026</t>
   </si>
   <si>
-    <t>Cognoms i nom</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>RETRIBUCIONS PERSONAL EVENTUAL MARÇ 2026</t>
+  </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>RETRIBUCIONS PERSONAL EVENTUAL ABRIL 2026</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -643,73 +673,83 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Encabezado 1" xfId="2" builtinId="16" customBuiltin="1"/>
@@ -726,201 +766,167 @@
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Notas" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Salida" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texto de advertencia" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Título" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1052,751 +1058,1479 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.7109375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="12.5703125" customWidth="1"/>
+    <col min="1" max="1" width="40.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" customWidth="1"/>
+    <col min="9" max="9" width="11.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="9"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="2" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="6"/>
-      <c r="B2" s="7"/>
+      <c r="B2" s="8"/>
       <c r="C2" s="6"/>
     </row>
-    <row r="3" spans="1:3" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5">
         <v>6395.62</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5">
         <v>2686.52</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="5">
         <v>3033.87</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="5">
         <v>2944.52</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5">
         <v>3006.43</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>6251.16</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="5">
         <v>2589.11</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5">
         <v>3387.38</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="5">
         <v>3490.95</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="5">
         <v>3076.77</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="5">
         <v>2573.29</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="5">
         <v>4292.1099999999997</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="5">
         <v>2621.58</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B22" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="5">
         <v>3249.55</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="B25" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B26" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B27" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B28" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B29" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="5">
         <v>2556.64</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B30" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="5">
         <v>2556.64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{538562A7-9F76-48DF-8F62-AA9400F6BCF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{987CD0A8-5543-4378-B450-DB3E47AE77DA}">
   <dimension ref="A1:C30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="33.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="40.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" customWidth="1"/>
+    <col min="9" max="9" width="11.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="10"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="3" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5">
+        <v>6616.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="11">
+      <c r="B6" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="5">
         <v>2686.52</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="11">
+      <c r="B7" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="5">
         <v>3033.87</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="11">
+      <c r="B8" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="11">
+      <c r="B9" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="5">
         <v>2621.58</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B10" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2741.11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...6 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="5">
+        <v>6314.05</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="4" t="s">
-[...6 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2589.11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="11">
+      <c r="B14" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5">
         <v>3387.38</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="4" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="5">
+        <v>3460.87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="5">
+        <v>3076.77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2584.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="11">
+      <c r="B18" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="11">
+      <c r="B20" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="5">
         <v>2621.58</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="11">
+      <c r="B21" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="4" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B22" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="4" t="s">
-[...6 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B23" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="11">
+      <c r="B24" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="5">
         <v>3249.55</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="11">
+      <c r="B25" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="5">
         <v>3354.91</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B26" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="4" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B27" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="4" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B28" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="4" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B29" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="11">
+      <c r="B30" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="5">
         <v>2556.64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1497E035-F83C-482C-A79C-774F1A99F664}">
+  <dimension ref="A1:C30"/>
+  <sheetViews>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="F35" sqref="F35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="40.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" customWidth="1"/>
+    <col min="9" max="9" width="11.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+    </row>
+    <row r="3" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="9">
+        <v>6458.62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="9">
+        <v>2686.52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="9">
+        <v>3033.87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="9">
+        <v>2621.58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="9">
+        <v>6471.79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="9">
+        <v>2783.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="9">
+        <v>2589.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="9">
+        <v>3387.38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="9">
+        <v>3430.28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="9">
+        <v>396.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="9">
+        <v>2605.7600000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="9">
+        <v>2621.58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="9">
+        <v>3249.55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65DFEB96-964C-4253-AD50-03291E95E899}">
+  <dimension ref="A1:C31"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="40.77734375" customWidth="1"/>
+    <col min="2" max="2" width="8.77734375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" customWidth="1"/>
+    <col min="9" max="9" width="11.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+    </row>
+    <row r="3" spans="1:3" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="9">
+        <v>6395.62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="9">
+        <v>2686.52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="9">
+        <v>3033.87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="9">
+        <v>2971.22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="9">
+        <v>2985.31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="9">
+        <v>6257.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="9">
+        <v>2683.36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="9">
+        <v>2589.12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="9">
+        <v>3387.38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="9">
+        <v>3671.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="9">
+        <v>1538.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="9">
+        <v>2605.7600000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="9">
+        <v>2621.58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="9">
+        <v>3249.55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="9">
+        <v>3354.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="9">
+        <v>2618.54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="9">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="14"/>
+      <c r="C31" s="15">
+        <f>SUM(C4:C30)</f>
+        <v>83168.44</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A31:B31"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>gener 2026</vt:lpstr>
       <vt:lpstr>febrer 2026</vt:lpstr>
+      <vt:lpstr>març 2026</vt:lpstr>
+      <vt:lpstr>abril 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>