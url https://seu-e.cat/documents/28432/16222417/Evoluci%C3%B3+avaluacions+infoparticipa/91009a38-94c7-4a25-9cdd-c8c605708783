--- v0 (2026-04-27)
+++ v1 (2026-07-28)
@@ -1,1443 +1,1973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ASECRETARIA\6. TRANSPARÈNCIA\Infoparticipa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ASECRETARIA\6. TRANSPARÈNCIA\Síndic de Greuges de Catalunya - Avaluacions\Avaluació individualitzada\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55EAAFBB-35EC-46DB-9030-F75EE091FBB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F546824B-A6DE-4768-AB94-6DC153C71A02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{13A4C7C7-198E-4662-8E3F-630D360DC390}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" activeTab="2" xr2:uid="{AD12901C-A31F-4B8D-802A-B03634658457}"/>
   </bookViews>
   <sheets>
-    <sheet name="Full1 (2)" sheetId="2" r:id="rId1"/>
+    <sheet name="Full1" sheetId="1" r:id="rId1"/>
+    <sheet name="Full6" sheetId="6" r:id="rId2"/>
+    <sheet name="Full4" sheetId="4" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="181029"/>
+  <pivotCaches>
+    <pivotCache cacheId="0" r:id="rId4"/>
+  </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="14">
   <si>
-    <t>ANY</t>
+    <t>Informe d'avaluació del dret d'accés a la informació</t>
   </si>
   <si>
-    <t>RESULTAT EN %</t>
+    <t>Ajuntament de Santa Eulàlia de Ronçana</t>
   </si>
   <si>
-    <t>INDICADORS</t>
+    <t>Categoria:  Administració local - Ajuntaments - De 5.00a a 20.000 habitants</t>
+  </si>
+  <si>
+    <t>any</t>
+  </si>
+  <si>
+    <t>Accessibilitat</t>
+  </si>
+  <si>
+    <t>Eficàcia</t>
+  </si>
+  <si>
+    <t>Comprensibilitat</t>
+  </si>
+  <si>
+    <t>Garantia</t>
+  </si>
+  <si>
+    <t>Reutilització</t>
+  </si>
+  <si>
+    <t>Qualitat</t>
+  </si>
+  <si>
+    <t>Valoració addicional</t>
+  </si>
+  <si>
+    <t>Usabilitat i accessibilitat</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>2025-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="0"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...29 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="6">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
       <right/>
-      <top/>
-[...10 lines deleted...]
-      <top/>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="65"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="65"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF999999"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF999999"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="65"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="65"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="65"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="65"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
+      </right>
+      <top style="thin">
+        <color indexed="65"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="65"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF999999"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color indexed="65"/>
       </left>
-      <right style="medium">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <right/>
+      <top style="thin">
+        <color indexed="65"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color indexed="65"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color indexed="65"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="11">
+    <dxf>
+      <numFmt numFmtId="13" formatCode="0%"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="13" formatCode="0%"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="13" formatCode="0%"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="13" formatCode="0%"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="13" formatCode="0%"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ca-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="1000" b="1" baseline="0">
-[...2 lines deleted...]
-              <a:t>EVOLUCIÓ DE LES AVAULACIONS D'INFOPARTICIPA</a:t>
+              <a:rPr lang="ca-ES"/>
+              <a:t>evolució avaluacions del síndic de greuges</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="ca-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Full1 (2)'!$B$1</c:f>
+              <c:f>Full4!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>INDICADORS</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
+              <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
-          <c:dPt>
-[...160 lines deleted...]
-          </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
-              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
-                        <a:lumMod val="75000"/>
-                        <a:lumOff val="25000"/>
+                        <a:lumMod val="50000"/>
+                        <a:lumOff val="50000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ca-ES"/>
               </a:p>
             </c:txPr>
+            <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
-                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
-                      <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
-            <c:numRef>
-[...3 lines deleted...]
-                <c:ptCount val="12"/>
+            <c:strRef>
+              <c:f>Full4!$B$1:$I$1</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>Accessibilitat</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>Usabilitat i accessibilitat</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>Eficàcia</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>Comprensibilitat</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>Garantia</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>Reutilització</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>Qualitat</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
-[...14 lines deleted...]
-            </c:numRef>
+                  <c:v>Valoració addicional</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Full1 (2)'!$B$2:$B$13</c:f>
+              <c:f>Full4!$B$2:$I$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="12"/>
-[...34 lines deleted...]
-                  <c:v>50</c:v>
+                <c:ptCount val="8"/>
+                <c:pt idx="0" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0%">
+                  <c:v>0.25</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0%">
+                  <c:v>0.5</c:v>
+                </c:pt>
+                <c:pt idx="7" formatCode="0%">
+                  <c:v>0.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000000A-0598-4FA5-B0E5-E246865FF3A8}"/>
+              <c16:uniqueId val="{00000000-28B6-48FD-B6F2-C46FA62C61C5}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Full4!$A$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2023</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="50000"/>
+                        <a:lumOff val="50000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ca-ES"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Full4!$B$1:$I$1</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Usabilitat i accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Eficàcia</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Comprensibilitat</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Garantia</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Reutilització</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Qualitat</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Valoració addicional</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Full4!$B$3:$I$3</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0%">
+                  <c:v>0.9</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0%">
+                  <c:v>0.25</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="7" formatCode="0%">
+                  <c:v>0.7</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-28B6-48FD-B6F2-C46FA62C61C5}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Full4!$A$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="50000"/>
+                        <a:lumOff val="50000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ca-ES"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Full4!$B$1:$I$1</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Usabilitat i accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Eficàcia</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Comprensibilitat</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Garantia</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Reutilització</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Qualitat</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Valoració addicional</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Full4!$B$4:$I$4</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="1">
+                  <c:v>0.92</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.5</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.75</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-28B6-48FD-B6F2-C46FA62C61C5}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Full4!$A$5</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2025-26</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="50000"/>
+                        <a:lumOff val="50000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ca-ES"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Full4!$B$1:$I$1</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Usabilitat i accessibilitat</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Eficàcia</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Comprensibilitat</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Garantia</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Reutilització</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Qualitat</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Valoració addicional</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Full4!$B$5:$I$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0%">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="6" formatCode="0%">
+                  <c:v>0.75</c:v>
+                </c:pt>
+                <c:pt idx="7" formatCode="0%">
+                  <c:v>0.84599999999999997</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-0D50-4382-A3AA-BBDC70B43AE5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
+          <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:gapWidth val="219"/>
-[...2 lines deleted...]
-        <c:axId val="1368726735"/>
+        <c:gapWidth val="444"/>
+        <c:overlap val="-90"/>
+        <c:axId val="495608400"/>
+        <c:axId val="495608880"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1368720911"/>
+        <c:axId val="495608400"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
-        <c:majorTickMark val="out"/>
+        <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="495608880"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="495608880"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="0%" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="495608400"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:dTable>
+        <c:showHorzBorder val="1"/>
+        <c:showVertBorder val="1"/>
+        <c:showOutline val="1"/>
+        <c:showKeys val="1"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0">
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1368726735"/>
-[...22 lines deleted...]
-      </c:valAx>
+      </c:dTable>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
+    <c:legend>
+      <c:legendPos val="t"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="ca-ES"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
-      <a:schemeClr val="bg1"/>
+      <a:schemeClr val="lt1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="ca-ES"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
-  <a:schemeClr val="accent1"/>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="12">
   <a:schemeClr val="accent2"/>
-  <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
-  <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="202">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="900" kern="1200" cap="all"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="800" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
-        <a:schemeClr val="bg1"/>
+        <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="900" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
-        <a:lumMod val="75000"/>
-        <a:lumOff val="25000"/>
+        <a:lumMod val="50000"/>
+        <a:lumOff val="50000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln>
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
-    </cs:fontRef>
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
     <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
-    </cs:fontRef>
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
-[...2 lines deleted...]
-      <a:schemeClr val="tx1"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="28575" cap="rnd">
+      <a:ln w="22225" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1">
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointMarker>
-  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointMarkerLayout size="6"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
-[...2 lines deleted...]
-      <a:schemeClr val="tx1"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
-          <a:lumMod val="65000"/>
-          <a:lumOff val="35000"/>
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="65000"/>
-            <a:lumOff val="35000"/>
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
   <cs:dropLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dropLine>
   <cs:errorBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
-[...6 lines deleted...]
-    </cs:spPr>
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln>
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="5000"/>
             <a:lumOff val="95000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="75000"/>
-            <a:lumOff val="25000"/>
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:legend>
   <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
   <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+    <cs:defRPr sz="1600" b="1" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:prstDash val="sysDot"/>
+        <a:prstDash val="sysDash"/>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="800" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="15000"/>
-            <a:lumOff val="85000"/>
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
-[...6 lines deleted...]
-    </cs:spPr>
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>104774</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>34018</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gràfic 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{277DDFA1-39AB-4EA5-863A-A607790DC1E0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11CE4B93-7D45-2B65-F7C8-5FE884F2F194}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...1 lines deleted...]
-        </xdr:cNvGraphicFramePr>
+        <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Blanca Pascual Torrens" refreshedDate="45874.575081249997" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="3" xr:uid="{3CFBA784-DEC2-4BBD-9A27-630254D0D120}">
+  <cacheSource type="worksheet">
+    <worksheetSource name="Taula1"/>
+  </cacheSource>
+  <cacheFields count="9">
+    <cacheField name="any" numFmtId="0">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2022" maxValue="2024"/>
+    </cacheField>
+    <cacheField name="Accessibilitat" numFmtId="0">
+      <sharedItems containsString="0" containsBlank="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="1"/>
+    </cacheField>
+    <cacheField name="Usabilitat i accessibilitat" numFmtId="0">
+      <sharedItems containsString="0" containsBlank="1" containsNumber="1" minValue="0.73" maxValue="0.73"/>
+    </cacheField>
+    <cacheField name="Eficàcia" numFmtId="9">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.9" maxValue="1"/>
+    </cacheField>
+    <cacheField name="Comprensibilitat" numFmtId="9">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="1"/>
+    </cacheField>
+    <cacheField name="Garantia" numFmtId="9">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.25" maxValue="0.83"/>
+    </cacheField>
+    <cacheField name="Reutilització" numFmtId="9">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.5" maxValue="1"/>
+    </cacheField>
+    <cacheField name="Qualitat" numFmtId="0">
+      <sharedItems containsString="0" containsBlank="1" containsNumber="1" minValue="0.5" maxValue="0.5"/>
+    </cacheField>
+    <cacheField name="Valoració addicional" numFmtId="9">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.3" maxValue="0.7"/>
+    </cacheField>
+  </cacheFields>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
+      <x14:pivotCacheDefinition/>
+    </ext>
+  </extLst>
+</pivotCacheDefinition>
+</file>
+
+<file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="3">
+  <r>
+    <n v="2022"/>
+    <n v="1"/>
+    <m/>
+    <n v="1"/>
+    <n v="1"/>
+    <n v="0.25"/>
+    <n v="0.5"/>
+    <m/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <n v="2023"/>
+    <n v="1"/>
+    <m/>
+    <n v="0.9"/>
+    <n v="1"/>
+    <n v="0.25"/>
+    <n v="1"/>
+    <m/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <n v="2024"/>
+    <m/>
+    <n v="0.73"/>
+    <n v="1"/>
+    <n v="1"/>
+    <n v="0.83"/>
+    <n v="1"/>
+    <n v="0.5"/>
+    <n v="0.5"/>
+  </r>
+</pivotCacheRecords>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{052B3ED0-8845-4D66-9F49-65D95305C3C4}" name="Taula dinàmica6" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valors" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+  <location ref="A3:C20" firstHeaderRow="1" firstDataRow="1" firstDataCol="0"/>
+  <pivotFields count="9">
+    <pivotField showAll="0"/>
+    <pivotField showAll="0"/>
+    <pivotField showAll="0"/>
+    <pivotField numFmtId="9" showAll="0"/>
+    <pivotField numFmtId="9" showAll="0"/>
+    <pivotField numFmtId="9" showAll="0"/>
+    <pivotField numFmtId="9" showAll="0"/>
+    <pivotField showAll="0"/>
+    <pivotField numFmtId="9" showAll="0"/>
+  </pivotFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
+    </ext>
+    <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
+      <xpdl:pivotTableDefinition16/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7DCEDB5D-DC44-4CEA-A5D1-3AA3C8DA1348}" name="Taula1" displayName="Taula1" ref="A1:I5" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+  <autoFilter ref="A1:I5" xr:uid="{7DCEDB5D-DC44-4CEA-A5D1-3AA3C8DA1348}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{52E347EC-808E-4CF5-8387-59957431CAA4}" name="any" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{03F90124-8446-4258-8E65-ECBB8375BA39}" name="Accessibilitat" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{B6F34703-BA0C-43F1-B5D3-7132D09526F1}" name="Usabilitat i accessibilitat" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{3265FD80-DDA0-4A72-B130-B3FF8CA194E0}" name="Eficàcia" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{6DAEF9A2-5013-4692-9694-98375B967C5E}" name="Comprensibilitat" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{5A99E342-287E-4C04-A1CD-D2C3B1BD4691}" name="Garantia" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{27C8885F-281B-4EAE-95C1-630BB0FC38B1}" name="Reutilització" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{15C97709-3A4F-4426-B9EC-C861B1EBF622}" name="Qualitat" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{C792FA14-8D7C-469E-AFC0-33723FCC9E27}" name="Valoració addicional" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1691,271 +2221,595 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{433D4A8D-5DCF-4F96-BE40-D6F6EC162450}">
-  <dimension ref="A1:M34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1381A4F8-0513-439B-89E3-85EA2FDF8A1A}">
+  <dimension ref="A1:I18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+    <sheetView zoomScale="170" zoomScaleNormal="170" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14:I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.05" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1">
+        <v>1</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+      <c r="F9" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="H9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <v>2023</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+      <c r="F10" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1</v>
+      </c>
+      <c r="H10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11">
+        <v>2024</v>
+      </c>
+      <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1</v>
+      </c>
+      <c r="H11" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1">
+        <v>1</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="H16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1</v>
+      </c>
+      <c r="H17" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>2024</v>
+      </c>
+      <c r="B18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="D18" s="1">
+        <v>1</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B967D61-422E-4CA9-A298-6F28ACA84E08}">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.05" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="5"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="7"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="7"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="5"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="7"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="5"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="7"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="5"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="7"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="7"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="7"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="5"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="7"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="5"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="7"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="5"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="7"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="7"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="5"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="7"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="5"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="8"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="10"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65EA8EF2-9A60-4496-B534-FF742D02508C}">
+  <dimension ref="A1:I5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="B10" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="I6" sqref="I6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.05" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.140625" customWidth="1"/>
+    <col min="1" max="1" width="15.33203125" customWidth="1"/>
+    <col min="2" max="9" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="B2" s="7">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A1" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2" s="11">
+        <v>2022</v>
+      </c>
+      <c r="B2" s="12">
+        <v>1</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12">
+        <v>1</v>
+      </c>
+      <c r="E2" s="12">
+        <v>1</v>
+      </c>
+      <c r="F2" s="12">
+        <v>0.25</v>
+      </c>
+      <c r="G2" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="H2" s="11"/>
+      <c r="I2" s="12">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="11">
+        <v>2023</v>
+      </c>
+      <c r="B3" s="12">
+        <v>1</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="E3" s="12">
+        <v>1</v>
+      </c>
+      <c r="F3" s="12">
+        <v>0.25</v>
+      </c>
+      <c r="G3" s="12">
+        <v>1</v>
+      </c>
+      <c r="H3" s="11"/>
+      <c r="I3" s="12">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4" s="11">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="12">
+        <v>0.92</v>
+      </c>
+      <c r="D4" s="12">
+        <v>1</v>
+      </c>
+      <c r="E4" s="12">
+        <v>1</v>
+      </c>
+      <c r="F4" s="12">
+        <v>1</v>
+      </c>
+      <c r="G4" s="12">
+        <v>1</v>
+      </c>
+      <c r="H4" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="I4" s="12">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="9">
-[...139 lines deleted...]
-      <c r="H15" s="17">
+      <c r="B5" s="12">
+        <v>1</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="12">
+        <v>1</v>
+      </c>
+      <c r="E5" s="12">
+        <v>1</v>
+      </c>
+      <c r="F5" s="12">
+        <v>1</v>
+      </c>
+      <c r="G5" s="12">
+        <v>1</v>
+      </c>
+      <c r="H5" s="12">
         <v>0.75</v>
       </c>
-      <c r="I15" s="16">
-[...21 lines deleted...]
-      <c r="K34" s="5"/>
+      <c r="I5" s="12">
+        <v>0.84599999999999997</v>
+      </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Full1 (2)</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Full1</vt:lpstr>
+      <vt:lpstr>Full6</vt:lpstr>
+      <vt:lpstr>Full4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Blanca Pascual Torrens</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>