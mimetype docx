--- v0 (2026-05-02)
+++ v1 (2026-06-14)
@@ -1222,130 +1222,753 @@
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674DDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Modificació formalitzada mitjançant annex contractual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006D60A6" w:rsidTr="00C42931">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="679"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00822030" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MODIFICACIÓ DEL CONTRACTE, de serveis per la redacció del projecte bàsic i executiu i posterior direcció d’obres d’urbanització de la zona verda del parc del Botafoc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Serveis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ANA COELLO DE LLOBET, SLP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>29 d’abril de 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Motiu del canvi:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00822030">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Necessitat de modificar l’abast del projecte de la zona verda del parc del Botafoc, reduint l’àmbit territorial sense reduir les prestacions ni els objectius, i deixant part dels terrenys sense intervenir o amb una intervenció mínima de condicionament.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00731DC8" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Justificació:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Informe tècnic de l’arquitecte municipal i responsable del contracte, de 24 de març de 2026, que justifica l’interès públic de la modificació no prevista.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Redefinició</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de l’abast del projecte i adequació correlativa de la direcció d’obra a les actuacions finalment previstes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Conformitat expressa de l’empresa adjudicatària dins el tràmit d’audiència, presentada amb registre d’entrada E2026011572.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00DC4FCF" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC4FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Condicions de la modificació:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Modificació del servei de redacció del projecte i de la posterior direcció d’obres d’urbanització.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ampliació del termini d’execució de la redacció del projecte en 2 mesos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00822030" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Efectes des de la formalització de l’Annex II; darrera signatura electrònica: 27 de maig de 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00731DC8" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Import i condicions econòmiques:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Increment econòmic: 58.536,18 € (IVA inclòs), equivalent al 26,98375 % respecte del pressupost d’adjudicació del contracte.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Desglossament: Servei 1 redacció projecte +92.444,74 €; Servei 2 direcció d’obres -33.908,56 €.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00822030" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aplicació pressupostària: 0914-15110-64000. Projecte: 2021-2-URBAN-2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00731DC8" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Altres aspectes destacats:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reajustament de la garantia definitiva: 2.418,85 €, constituïda el 11 de maig de 2026 mitjançant assegurança de caució </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’Atradius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Publicació de l’acord de modificació a la Plataforma de Serveis de Contractació Pública i comunicació al Registre de Contractes del Sector Públic.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="00FD7F62" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Modificació formalitzada mitjançant Annex II contractual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00C24CCF" w:rsidRDefault="00C24CCF" w:rsidP="00494548">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00C24CCF" w:rsidRDefault="00C24CCF" w:rsidP="00494548"/>
     <w:sectPr w:rsidR="00C24CCF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1560" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00484475" w:rsidRDefault="00CD0DEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00484475" w:rsidRDefault="00CD0DEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
@@ -1362,58 +1985,58 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1254557938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="004411D1" w:rsidRDefault="004411D1">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -1490,51 +2113,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1935410" cy="727528"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006054FB" w:rsidRDefault="00876BFE">
+  <w:p w:rsidR="006054FB" w:rsidRDefault="006D60A6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0381274B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21401FBC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2464,50 +3087,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CC543E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10CE2530"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B281C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902ECFD4"/>
     <w:lvl w:ilvl="0" w:tplc="A2AC4540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2584,162 +3293,166 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F207E7"/>
     <w:rsid w:val="001B682E"/>
     <w:rsid w:val="0020228C"/>
     <w:rsid w:val="003252A2"/>
     <w:rsid w:val="003F5A4A"/>
     <w:rsid w:val="004411D1"/>
     <w:rsid w:val="00484475"/>
     <w:rsid w:val="00494548"/>
     <w:rsid w:val="004C2A71"/>
     <w:rsid w:val="005121A2"/>
     <w:rsid w:val="00513603"/>
     <w:rsid w:val="005206A3"/>
     <w:rsid w:val="006549FC"/>
     <w:rsid w:val="00674DDB"/>
+    <w:rsid w:val="006D60A6"/>
     <w:rsid w:val="00731DC8"/>
     <w:rsid w:val="00822030"/>
     <w:rsid w:val="00851569"/>
     <w:rsid w:val="00876BFE"/>
     <w:rsid w:val="00876D38"/>
     <w:rsid w:val="008B0535"/>
     <w:rsid w:val="00905819"/>
     <w:rsid w:val="00C24CCF"/>
     <w:rsid w:val="00C42931"/>
     <w:rsid w:val="00CD0DEA"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00E621AF"/>
     <w:rsid w:val="00F207E7"/>
     <w:rsid w:val="00F62F70"/>
     <w:rsid w:val="00FB2825"/>
     <w:rsid w:val="00FB5DE6"/>
     <w:rsid w:val="00FD3870"/>
     <w:rsid w:val="00FD7F62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FDAE799"/>
+  <w14:docId w14:val="66724DA0"/>
   <w15:docId w15:val="{428F2B20-FFFC-48AA-8813-811E04540C43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -3307,50 +4020,63 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2825"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="26175117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1364094996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
@@ -3631,74 +4357,74 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1190</Characters>
+  <Pages>2</Pages>
+  <Words>506</Words>
+  <Characters>2789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament del Vendrell</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1404</CharactersWithSpaces>
+  <CharactersWithSpaces>3289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ansama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>