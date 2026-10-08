--- v1 (2026-06-14)
+++ v2 (2026-10-08)
@@ -1191,78 +1191,88 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674DDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Inici de la modificació: 2 d’abril de 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00822030" w:rsidRPr="00FD7F62" w:rsidRDefault="00674DDB" w:rsidP="00674DDB">
+          <w:p w:rsidR="00822030" w:rsidRDefault="00674DDB" w:rsidP="00674DDB">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674DDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Modificació formalitzada mitjançant annex contractual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA5D00" w:rsidRPr="00DA5D00" w:rsidRDefault="00DA5D00" w:rsidP="00DA5D00">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D60A6" w:rsidTr="00C42931">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="679"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -1776,119 +1786,1166 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Altres aspectes destacats:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reajustament de la garantia definitiva: 2.418,85 €, constituïda el 11 de maig de 2026 mitjançant assegurança de caució </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’Atradius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Publicació de l’acord de modificació a la Plataforma de Serveis de Contractació Pública i comunicació al Registre de Contractes del Sector Públic.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D60A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Modificació formalitzada mitjançant Annex II contractual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B25DF6" w:rsidRPr="00B25DF6" w:rsidRDefault="00B25DF6" w:rsidP="00B25DF6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B25DF6" w:rsidTr="00C42931">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="679"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B25DF6" w:rsidRPr="006D60A6" w:rsidRDefault="00F761DD" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F761DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SEGONA MODIFICACIÓ DEL CONTRACTE, del servei de prevenció d’accidents, salvament, socorrisme i informació a l’usuari/a de les platges del municipi del Vendrell</w:t>
+            </w:r>
+            <w:r w:rsidR="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B25DF6" w:rsidRDefault="001F5869" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Serveis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B25DF6" w:rsidRPr="006D60A6" w:rsidRDefault="001F5869" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ALTESPORT 2000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00822030">
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, SLP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B25DF6" w:rsidRPr="006D60A6" w:rsidRDefault="001F5869" w:rsidP="006D60A6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00822030">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>juny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00822030">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motiu del canvi: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Necessitat d’ampliar i reforçar el servei de prevenció d’accidents, salvament, socorrisme i informació a l’usuari/a</w:t>
+            </w:r>
+            <w:r w:rsidR="000D6F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a la zona del Riuet, situada a la platja de Coma-ruga, durant la temporada d’estiu de 2026, mitjançant la incorporació d’un efectiu addicional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006D60A6">
-[...23 lines deleted...]
-          <w:p w:rsidR="006D60A6" w:rsidRPr="006D60A6" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="006D60A6" w:rsidRPr="00FD7F62" w:rsidRDefault="006D60A6" w:rsidP="006D60A6">
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Justificació:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Informe tècnic IT2026059, emès el 19 de juny de 2026 per l’enginyer municipal responsable del contracte, que justifica l’interès públic i la necessitat de la modificació.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Necessitat de garantir una cobertura adequada del servei de salvament i socorrisme a la zona del Riuet durant els mesos de major afluència a les platges.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Acceptació expressa de l’ampliació del servei per part de l’empresa adjudicatària, presentada el 20 de juny de 2026 mitjançant el registre d’entrada E2026024797.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Condicions de la modificació:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prestació del servei a la zona del Riuet, a la platja de Coma-ruga, durant els períodes i horaris següents:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Del 27 al 30 de juny de 2026, de 10.30 h a 18.30 h.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De l’1 al 31 de juliol de 2026, de 10.30 h a 19.30 h.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De l’1 al 31 d’agost de 2026, de 10.30 h a 19.30 h.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De l’1 a l’11 de setembre de 2026, de 10.30 h a 18.30 h.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Incorporació d’1 efectiu addicional amb la formació exigida.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prestació del servei amb el material i els vehicles necessaris.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Import i condicions econòmiques:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Increment econòmic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.014,52 € (IVA inclòs).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Percentatge:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,35 % de l’import d’adjudicació.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aplicació pressupostària:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0725-17220-22711.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Altres aspectes destacats:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Reajustament de la garantia definitiva:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>868,37 €, equivalent al 5 % de l’increment del contracte.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Garantia constituïda en metàl·lic el 24 de juny de 2026, amb número d’operació 320260002863.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data d’inici de la modificació:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27 de juny de 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Modificació formalitzada mitjançant l’Annex II contractual, signat electrònicament el 26 de juny de 2026 per l’empresa adjudicatària, l’alcalde i la secretària general.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F5869" w:rsidRPr="001F5869" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicació de l’acord de modificació al </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F443DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diari Oficial de la Unió Europea </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>i al perfil del contractant de l’Ajuntament del Vendrell.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B25DF6" w:rsidRPr="0018479B" w:rsidRDefault="001F5869" w:rsidP="001F5869">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comunicació de les dades bàsiques de la modificació al Registre de Contractes del Sector Públic.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0018479B" w:rsidRPr="0018479B" w:rsidRDefault="0018479B" w:rsidP="0018479B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="00C24CCF" w:rsidRDefault="00C24CCF" w:rsidP="00494548"/>
     <w:sectPr w:rsidR="00C24CCF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1560" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00484475" w:rsidRDefault="00CD0DEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -2113,61 +3170,174 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1935410" cy="727528"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006054FB" w:rsidRDefault="006D60A6">
+  <w:p w:rsidR="006054FB" w:rsidRDefault="000D6F8A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="022617AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24286F34"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0381274B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21401FBC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2236,51 +3406,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10D6150C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="430ECEAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2349,51 +3519,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12A20AE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05EA319E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="164910C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB9A7970"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A47492C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6570FAB2"/>
     <w:lvl w:ilvl="0" w:tplc="A484CB3C">
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2462,51 +3858,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AFB53D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="955EA0D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2575,51 +3971,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7A5F17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9766C4FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="432E09A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DA0022E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2661,51 +4170,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450A4E78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7609036"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FC879FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94C645E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2774,51 +4396,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57150FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CE2530"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2860,51 +4482,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7B40A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8ED0682E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2973,51 +4595,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62454526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="308A93C2"/>
     <w:lvl w:ilvl="0" w:tplc="A2AC4540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3086,51 +4708,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63CC543E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CE2530"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3172,51 +4794,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6766719E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F86D652"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B281C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902ECFD4"/>
     <w:lvl w:ilvl="0" w:tplc="A2AC4540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3286,173 +4994,289 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC744D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9912F432"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1193" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1913" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3353" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4073" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4793" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F207E7"/>
+    <w:rsid w:val="000D6F8A"/>
+    <w:rsid w:val="0018479B"/>
     <w:rsid w:val="001B682E"/>
+    <w:rsid w:val="001F5869"/>
     <w:rsid w:val="0020228C"/>
     <w:rsid w:val="003252A2"/>
     <w:rsid w:val="003F5A4A"/>
     <w:rsid w:val="004411D1"/>
+    <w:rsid w:val="00447F3B"/>
     <w:rsid w:val="00484475"/>
     <w:rsid w:val="00494548"/>
     <w:rsid w:val="004C2A71"/>
     <w:rsid w:val="005121A2"/>
     <w:rsid w:val="00513603"/>
     <w:rsid w:val="005206A3"/>
     <w:rsid w:val="006549FC"/>
     <w:rsid w:val="00674DDB"/>
     <w:rsid w:val="006D60A6"/>
     <w:rsid w:val="00731DC8"/>
     <w:rsid w:val="00822030"/>
     <w:rsid w:val="00851569"/>
     <w:rsid w:val="00876BFE"/>
     <w:rsid w:val="00876D38"/>
     <w:rsid w:val="008B0535"/>
     <w:rsid w:val="00905819"/>
+    <w:rsid w:val="00B25DF6"/>
     <w:rsid w:val="00C24CCF"/>
     <w:rsid w:val="00C42931"/>
     <w:rsid w:val="00CD0DEA"/>
+    <w:rsid w:val="00D05C0E"/>
+    <w:rsid w:val="00DA5D00"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00E621AF"/>
     <w:rsid w:val="00F207E7"/>
+    <w:rsid w:val="00F443DB"/>
     <w:rsid w:val="00F62F70"/>
+    <w:rsid w:val="00F761DD"/>
     <w:rsid w:val="00FB2825"/>
     <w:rsid w:val="00FB5DE6"/>
     <w:rsid w:val="00FD3870"/>
     <w:rsid w:val="00FD7F62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66724DA0"/>
+  <w14:docId w14:val="52C959BC"/>
   <w15:docId w15:val="{428F2B20-FFFC-48AA-8813-811E04540C43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -4357,74 +6181,74 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2789</Characters>
+  <Pages>4</Pages>
+  <Words>863</Words>
+  <Characters>4748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament del Vendrell</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3289</CharactersWithSpaces>
+  <CharactersWithSpaces>5600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ansama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>