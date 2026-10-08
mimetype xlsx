--- v0 (2026-06-22)
+++ v1 (2026-10-08)
@@ -1,98 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\acosta\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{949B6AEE-3EB9-45C1-9805-EE179B49EEDB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25F0908E-26AF-4FF5-A2D4-2EDE8BE1D163}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LlistaContractes" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LlistaContractes!$A$1:$H$367</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LlistaContractes!$A$1:$G$387</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2570" uniqueCount="1026">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2323" uniqueCount="1075">
   <si>
     <t>Codi Expedient</t>
   </si>
   <si>
     <t>Tipus de contracte</t>
   </si>
   <si>
     <t>Procediment</t>
   </si>
   <si>
     <t>Descripcio del contracte</t>
   </si>
   <si>
     <t>Import Adjudicació</t>
   </si>
   <si>
     <t>Nom Adjudicatari</t>
   </si>
   <si>
     <t>Data Adjudicació</t>
   </si>
   <si>
-    <t>Consell Comarcal del Vallès Occidental</t>
-[...1 lines deleted...]
-  <si>
     <t>268/2018</t>
   </si>
   <si>
     <t>5. SERVEIS</t>
   </si>
   <si>
     <t>Obert</t>
   </si>
   <si>
     <t>CONTRACTACIÓ ADMINISTRATIVA - SERVEI DE CONTROL D'ACCESSOS ALS RECINTES DEL CCVOC (LOT 1)</t>
   </si>
   <si>
     <t>INTEGRACIÓN SOCIAL DE MINUSVÁLIDOS, SL</t>
   </si>
   <si>
     <t>03/08/2018</t>
   </si>
   <si>
     <t>CONTRACTACIÓ ADMINISTRATIVA - SERVEI DE CONTROL D'ACCESSOS ALS RECINTES DEL CCVOC (LOT 2)</t>
   </si>
   <si>
     <t>15/2019</t>
   </si>
   <si>
     <t>Negociat sense publicitat</t>
@@ -325,1199 +318,1136 @@
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50022, 50023, 50024 i 50099</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50007, 50017 i 50018.</t>
   </si>
   <si>
     <t>UTE BUS ESCOLAR VALLÉS 2021</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50081, 50082 i 50098.</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50078, 50079, 50080 i 50102.</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50025, 50026, 50027 i 50028.</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50055, 50056, 50057 i 50058</t>
   </si>
   <si>
     <t>Adjudicació del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022, rutes 50068, 50069, 50070, 50071, 50072, 50087 i 50106.</t>
   </si>
   <si>
-    <t>416/2021</t>
+    <t>417/2021</t>
+  </si>
+  <si>
+    <t>Assegurança de danys a edificis i installacions.Primera pròrroga (exp. 1260/2022) i segona pròrroga (exp. 518/2023).</t>
+  </si>
+  <si>
+    <t>OCCIDENT GCO, S.A. SEGUROS Y REASEGUROS</t>
+  </si>
+  <si>
+    <t>21/07/2021</t>
+  </si>
+  <si>
+    <t>527/2020</t>
+  </si>
+  <si>
+    <t>Contracte de la llicència d'us d'un programari de gestió del manteniment tècnic de la seu del Consell Comarcal del Vallès Occidental i la seva implantació</t>
+  </si>
+  <si>
+    <t>Tobalina Consulting Group SL</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>303/2021</t>
+  </si>
+  <si>
+    <t>Contractació dels lots 19 i 20 del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022 i següents.</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>Contractació dels lots 19 i 20 del servei de transport escolar obligatori i no obligatori del Vallès Occidental, pel curs 2021-2022 i següents. LOT 1 (antic 19)</t>
+  </si>
+  <si>
+    <t>418/2021</t>
+  </si>
+  <si>
+    <t>subministrament d'energia elèctrica dels punts de subministrament (CUPS) de titularitat del Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>ENDESA ENERGíA, SA</t>
+  </si>
+  <si>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>550/2021</t>
+  </si>
+  <si>
+    <t>Menor</t>
+  </si>
+  <si>
+    <t>Pla de recuperació i condicionament turístic d'elements singulars del patrimoni industrial</t>
+  </si>
+  <si>
+    <t>ONDARA ARQUITECTURA SLP</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>610/2021</t>
+  </si>
+  <si>
+    <t>Contracte menor parada solidaria</t>
+  </si>
+  <si>
+    <t>GARBET INSERCIO E.I. SL</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>425/2021</t>
+  </si>
+  <si>
+    <t>Expedient de contractació per al subministrament d'una solució de Vídeo Acta per al Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>SERVICIOS MICROINFORMÁTICA, SA</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>690/2021</t>
+  </si>
+  <si>
+    <t>Contractació Projecte Re(gènere)m</t>
+  </si>
+  <si>
+    <t>DOBLE VIA (SERVEIS SOCIOEDUCATIUS), SCCL</t>
+  </si>
+  <si>
+    <t>24/09/2021</t>
+  </si>
+  <si>
+    <t>625/2021</t>
+  </si>
+  <si>
+    <t>Campanya promocional en l'àmbit esportiu</t>
+  </si>
+  <si>
+    <t>CE SABADELL FC SA</t>
+  </si>
+  <si>
+    <t>06/10/2021</t>
+  </si>
+  <si>
+    <t>697/2021</t>
+  </si>
+  <si>
+    <t>Expedient de contractació del servei de manteniment de l'ascensor del Consell Comarcal del Vallès Occidental i subministrament d'elements substitutius</t>
+  </si>
+  <si>
+    <t>ASCENSORES EMBARBA SA</t>
+  </si>
+  <si>
+    <t>634/2021</t>
+  </si>
+  <si>
+    <t>Contractació de serveis per al tractament de fons de l'Arxiu Històric Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>NÚRIA HERNÀNDEZ BERICAT</t>
+  </si>
+  <si>
+    <t>14/10/2021</t>
+  </si>
+  <si>
+    <t>718/2021</t>
+  </si>
+  <si>
+    <t>Elaboració del cens de locals en els eixos comercials dels municipis del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>NOLPLA NOLPLA SL</t>
+  </si>
+  <si>
+    <t>675/2021</t>
+  </si>
+  <si>
+    <t>Contractació de serveis web del CCVOC</t>
+  </si>
+  <si>
+    <t>JAVIER SALCEDO</t>
+  </si>
+  <si>
+    <t>22/10/2021</t>
+  </si>
+  <si>
+    <t>760/2021</t>
+  </si>
+  <si>
+    <t>Contractació assistència tècnica pel desenvolupament del funcionament i gestió d'una oficina tècnica d'indústria pel Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>IMPENTO SL</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>863/2021</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament de dues bicicletes elèctriques pels projectes pilots de sostenibilitat alimentària</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BICICLOT SCCL        </t>
+  </si>
+  <si>
+    <t>907/2021</t>
+  </si>
+  <si>
+    <t>Compra tuppers projecte recooperem</t>
+  </si>
+  <si>
+    <t>GUTIERREZ ANGULO SA</t>
+  </si>
+  <si>
+    <t>394/2021</t>
+  </si>
+  <si>
+    <t>Expedient adquisició furgoneta eléctrica.</t>
+  </si>
+  <si>
+    <t>ROMAUTO GRUP CONCESSIONARIS, SL</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>750/2021</t>
+  </si>
+  <si>
+    <t>Contracte de subministre i manteniment del material d'higien sanitaria dels edificis del CCVOC</t>
+  </si>
+  <si>
+    <t>RENTOKIL INITIAL ESPAÑA, SA</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>875/2021</t>
+  </si>
+  <si>
+    <t>Adquisició de material i llicències informàtiques.</t>
+  </si>
+  <si>
+    <t>725/2021</t>
+  </si>
+  <si>
+    <t>Subministrament d'aigua mineral natural de beguda al CCVOC</t>
+  </si>
+  <si>
+    <t>VIVA AQUASERVICE SPAIN SA</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>793/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">servei complementari de neteja sanitària i desinfecció de les diferents dependències del Consell Comarcal del Vallès Occidental, Lot 1 (recinte de la Seu del CCVOC i recinte de Mercavallès), i lot 2, (desinfecció de les dues catifes dels accessos). </t>
+  </si>
+  <si>
+    <t>ANTICIMEX 3D SANIDAD AMBIENTAL, SAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servei complementari de neteja sanitària i desinfecció de les diferents dependències del Consell Comarcal del Vallès Occidental, Lot 1 (recinte de la Seu del CCVOC i recinte de Mercavallès), i lot 2, (desinfecció de les dues catifes dels accessos). </t>
+  </si>
+  <si>
+    <t>CONTROL PLAGUES SER-CON S.L</t>
+  </si>
+  <si>
+    <t>801/2021</t>
+  </si>
+  <si>
+    <t>Contractació de subministrament de dispositius de suport domiciliari</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA PRESIDENT TORRES FALGUERA</t>
+  </si>
+  <si>
+    <t>237/2021</t>
+  </si>
+  <si>
+    <t>8. CONCESSIÓ DE SERVEIS</t>
+  </si>
+  <si>
+    <t>Restringit</t>
+  </si>
+  <si>
+    <t>Concessió del servei bàsic d'ajuda a domicili (SAD) a diferents municipis de la comarca del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>SUARA SERVEIS,  SOCIETAT COOPERATIVA CATALANA LIMITADA</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>938/2021</t>
+  </si>
+  <si>
+    <t>Compra aplicació informàtica projectes sostenibilitat alimentaria</t>
+  </si>
+  <si>
+    <t>Rockcatalà, SCP</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>968/2021</t>
+  </si>
+  <si>
+    <t>Qüestionari d'avaluació de competències digitals</t>
+  </si>
+  <si>
+    <t>URBS DISSENY i  COMUNICACIÓ , S.L.</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>1029/2021</t>
+  </si>
+  <si>
+    <t>Contractació de l'adequació tècnica i tecnològica de la Sala de Govern</t>
+  </si>
+  <si>
+    <t>CONTRACORRENT SCP</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>1041/2021</t>
+  </si>
+  <si>
+    <t>Compra impressores d'etiquetes pel projecte de sostenibilitat alimentària</t>
+  </si>
+  <si>
+    <t>TECNICPESA IDENTIFICATION, S.L.</t>
+  </si>
+  <si>
+    <t>944/2021</t>
+  </si>
+  <si>
+    <t>Impressió guies explora el Vallès</t>
+  </si>
+  <si>
+    <t>JORDI MORENO TEJADA</t>
+  </si>
+  <si>
+    <t>1112/2021</t>
+  </si>
+  <si>
+    <t>Compra tablets projecte alimentari</t>
+  </si>
+  <si>
+    <t>INFORMATICA INDUSTRIAL IN2, Sociedad Anónima</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>747/2021</t>
+  </si>
+  <si>
+    <t>servei de Delegat de Protecció de Dades del Consell Comarcal del Vallès Occidental i del Consorci per la Gestió de Residus del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>SEGURDADES, S.L.</t>
+  </si>
+  <si>
+    <t>1015/2021</t>
+  </si>
+  <si>
+    <t>Assegurança vehicles del Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>1304/2021</t>
+  </si>
+  <si>
+    <t>Compra llibres obsequi nadal</t>
+  </si>
+  <si>
+    <t>CECILIA PICUN FUENTES</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>1347/2021</t>
+  </si>
+  <si>
+    <t>Adquisició purificadors d'aire</t>
+  </si>
+  <si>
+    <t>MOTORS I VENTILADORS SL</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>277/2021</t>
+  </si>
+  <si>
+    <t>Lot 2: Sistema VDI</t>
+  </si>
+  <si>
+    <t>IVRATEQ, SA</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>Lot 1: Infraestructura Back-end</t>
+  </si>
+  <si>
+    <t>Lot 3: Dispositius d'accés</t>
+  </si>
+  <si>
+    <t>842/2021</t>
+  </si>
+  <si>
+    <t>Contractació administrativa Promoció de l'ecomia circular a l'àrea interurbana entre Terrassa i Sabadell</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ FORUM AMBIENTAL</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>100/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 75persones participants Come2industry vallès Occidental</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ASISTENCIA DE SEGUROS Y REASEGUROS, S.A.</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>1560/2021</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament de 3.000 llibretes personalitzades amb la imatge gràfica del projecte de Turisme educatiu</t>
+  </si>
+  <si>
+    <t>EDICIONES DEUSTO SA</t>
+  </si>
+  <si>
+    <t>931/2021</t>
+  </si>
+  <si>
+    <t>Subministrament de paper d'oficina</t>
+  </si>
+  <si>
+    <t>LYRECO ESPAÑA, SA Unipersonal</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>1358/2021</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament de material d'oficina i consumibles del Consell Comarcal del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>LUCAS ROJAS, SL</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>1207/2021</t>
+  </si>
+  <si>
+    <t>Subministrament de punts d'accés per a infraestructura d'escriptoris virtuals</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>1339/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contractació del servei de supervisió tècnica de l'equip d'Atenció a la Infància i l'Adolescència (EAIA) del Consell Comarcal del Vallès Occidental </t>
+  </si>
+  <si>
+    <t>GARRIGA BLASCO, ROSA</t>
+  </si>
+  <si>
+    <t>1563/2021</t>
+  </si>
+  <si>
+    <t>Revisió i Ampliació del CATÀLEG DE VOCACIONSINDUSTRIALS PRIORITÀRIES AL VALLÈS OCCIDENTAL</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ EURECAT</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>443/2022</t>
+  </si>
+  <si>
+    <t>Contractació assegurança vehicle CCVOC</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>302/2022</t>
+  </si>
+  <si>
+    <t>SOLUCIONS GEOGRÀFIQUES, SCCL</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>254/2022</t>
+  </si>
+  <si>
+    <t>1. OBRES</t>
+  </si>
+  <si>
+    <t>Contractació execució obres de l'actuació "Reforma i rehabilitació energètica de l'edifici La Mola i actuacions d'urbanització dels espais exteriors del recinte de la seu del Consell Comarcal del Vallès Occidental"</t>
+  </si>
+  <si>
+    <t>GENERAL FACILITIES, S.L.U.</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>1245/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contracte per a la prestació del servei per a la realització de tallers de coeducació per unes relacions igualitàries i lliures de violències </t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>304/2022</t>
+  </si>
+  <si>
+    <t>Contractació del servei d'activitats d'assessorament a PIMES del sector de l'automoció</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>305/2022</t>
+  </si>
+  <si>
+    <t>ROSA MARIA FUMÀS PASCUAL</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>794/2022</t>
+  </si>
+  <si>
+    <t>Multicriteri, SL</t>
+  </si>
+  <si>
+    <t>03/05/2022</t>
+  </si>
+  <si>
+    <t>890/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assessorament per desenvolupar espais de FabLab corporatiu </t>
+  </si>
+  <si>
+    <t>FabLab C.I.T. SL</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sensibilització i difusió de la fabricació additiva   </t>
+  </si>
+  <si>
+    <t>Fundació Privada Centre CIM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assessorament a PIMES industrials en fabricació additiva </t>
+  </si>
+  <si>
+    <t>Universitat Politècnica de Catalunya</t>
+  </si>
+  <si>
+    <t>1031/2022</t>
+  </si>
+  <si>
+    <t>Contractació de base de dades juridica.</t>
+  </si>
+  <si>
+    <t>LEFEBVRE-EL DERECHO, SA</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>296/2022</t>
+  </si>
+  <si>
+    <t>CONTRACTACIÓ SERVEIS AUDITORIA DELS COMPTES ANUALS DEL CONSORCI PER A LA GESTIÓ DE RESIDUS DEL VALLÈS OCCIDENTAL</t>
+  </si>
+  <si>
+    <t>PLETA AUDITORES, S.L.P.</t>
+  </si>
+  <si>
+    <t>1041/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 11persones participants TIF</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>1079/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 11 persones participants en una acció formativa.</t>
+  </si>
+  <si>
+    <t>867/2022</t>
+  </si>
+  <si>
+    <t>contractació del subministrament de 20 tauletes tàctils i les corresponents fundes protectores</t>
+  </si>
+  <si>
+    <t>868/2022</t>
+  </si>
+  <si>
+    <t>930/2022</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN RAICES</t>
+  </si>
+  <si>
+    <t>376/2021</t>
+  </si>
+  <si>
+    <t>Contractació direcció obres i coordinació seguretat i salut de l'actuació "Reforma i rehabilitació energètica de l'edifici La Mola i actuacions d'urbanització dels espais exteriors del recinte de la seu del Consell Comarcal del Vallès Occidental"</t>
+  </si>
+  <si>
+    <t>DACARQUITECTURA REHABILITACIO I URBANISME SLP</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>823/2022</t>
+  </si>
+  <si>
+    <t>RIFA BERTRAN ALEIX</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>1261/2022</t>
+  </si>
+  <si>
+    <t>Assegurança càrrecs electes.</t>
+  </si>
+  <si>
+    <t>AIG EUROPE , S. A. SUCURSAL EN ESPAÑA</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>670/2022</t>
+  </si>
+  <si>
+    <t>Contracte de les activitats de formació en el sector de l'automoció,</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>1147/2021</t>
+  </si>
+  <si>
+    <t>AQUATEC PROYECTOS PARA EL SECTOR DEL AGUA  S.A.U</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>1056/2022</t>
+  </si>
+  <si>
+    <t>La indústria viva al Vallès Occidental: conceptualització, estructuració, dinamització i promoció</t>
+  </si>
+  <si>
+    <t>El Generador, Turisme i Cultura, SL</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>1019/2022</t>
+  </si>
+  <si>
+    <t>Contractació de serveis per a l'elaboració del Pla de Cooperació del Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>NADIR PRESPECTIVA, SCCL</t>
+  </si>
+  <si>
+    <t>06/08/2022</t>
+  </si>
+  <si>
+    <t>991/2022</t>
+  </si>
+  <si>
+    <t>Servei de coordinació de parentalitat i teràpia familiar per a la intervenció social en conflictes d'alta intensitat de famílies amb fills i filles a càrrec en situació de risc i/o desemparament:Lot 1 - Coordinació ParentalLot 2 - Teràpia familiar</t>
+  </si>
+  <si>
+    <t>EDUVIC, Societat Cooperativa Catalana Limitada</t>
+  </si>
+  <si>
+    <t>ES MEDIACIO GESTIÓ DE CONFLICTES</t>
+  </si>
+  <si>
+    <t>335/2022</t>
+  </si>
+  <si>
+    <t>Servei de control  d'accessos al recinte de la seu del Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>INTEGRA MANTENIMENT, GESTIÓ I SERVEIS INTEGRATS, CENTRE ESPECIAL DE TREBALL -CATALUNYA, SL</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>1495/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 30persones participants Dona rural</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>737/2021</t>
+  </si>
+  <si>
+    <t>Gestió i l'explotació del Servei Comarcal de Biomassa Forestal del Consell Comarcal del Vallès Occidental, mitjançant concessió de serveis.</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>1272/2022</t>
+  </si>
+  <si>
+    <t>VECTOR 5 EXCEL·LÈNCIA I SOSTENIBILITAT, S.C.C.L</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>1345/2022</t>
+  </si>
+  <si>
+    <t>Contractació del servei integral de neteja dels edificis Ègara, Arraona i la Mola, ubicats al recinte del Consell Comarcal del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>Vintage Quality, S.L.</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>624/2022</t>
+  </si>
+  <si>
+    <t>Contractació execució obres de l'actuació "Reforma i rehabilitació energètica de l'edifici La Mola i actuacions d'urbanització dels espais exteriors del recinte de la seu del Consell Comarcal del Vallès Occidental" en Fase II.</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>1426/2022</t>
+  </si>
+  <si>
+    <t>Contractació de subministraments per a la campanya Piula 2023</t>
+  </si>
+  <si>
+    <t>RAUL RABASSA BERLANA</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>1678/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 50persones participants</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>1679/2022</t>
+  </si>
+  <si>
+    <t>Contractació de l'assegurança per a la cobertura de 30persones participants</t>
+  </si>
+  <si>
+    <t>1517/2022</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament de la publicació Vallesos</t>
+  </si>
+  <si>
+    <t>GENTI I TERRA, SL</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>870/2022</t>
+  </si>
+  <si>
+    <t>Obres del "Projecte executiu de la redundància elèctrica i de dades dels CPD's del Consell Comarcal de Vallès Occidental" i "Projecte executiu per actualització del sistema de climatització dels edificis de la Seu CCVOC".LOT 1 - Projecte executiu per actualització del sistema de climatització dels edificis de la Seu CCVOC.LOT 2 - Projecte executiu de la redundància elèctrica i de dades dels CPD's del Consell Comarcal de Vallès Occidental</t>
+  </si>
+  <si>
+    <t>BOVER GUTIERREZ, S.L.</t>
+  </si>
+  <si>
+    <t>1676/2022</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament en modalitat de compra de maquinaria tècnica i elements de transport: subministrament vehicle furgoneta elèctrica petita, furgó 4 de 4 accessos, blanc mineral sòlid, tèxtil gris/negre. REANULT KANGOO FURGON ZE L1 START EV45 11KV i equip de recàrrega WALLBOX</t>
+  </si>
+  <si>
+    <t>RNO Bymycar Barcelona SL</t>
+  </si>
+  <si>
+    <t>25/10/2022</t>
+  </si>
+  <si>
+    <t>1732/2022</t>
+  </si>
+  <si>
+    <t>INFORMATICA I COMUNICACIONS TARRAGONA, SA</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>1018/2022</t>
+  </si>
+  <si>
+    <t>Contractació d'una llicència d'ús, implementació i desplegamentd'una aplicació web de gestió de clients que permetin la configuració d'una base de dades i la monitorització digital de l'activitat desenvolupada amb empreses i entitats.</t>
+  </si>
+  <si>
+    <t>ESOLVO GLOBAL SL</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>1754/2022</t>
+  </si>
+  <si>
+    <t>Contractació obres menors línia de vida coberta edifici Arraona.</t>
+  </si>
+  <si>
+    <t>Aquadcuto Ingenieros Servicios Extremeños, S.L.</t>
+  </si>
+  <si>
+    <t>08/11/2022</t>
+  </si>
+  <si>
+    <t>1384/2022</t>
+  </si>
+  <si>
+    <t>Contractació Servei de Benestar emocional per infants i joves</t>
+  </si>
+  <si>
+    <t>Fundació Aldees Infantils SOS</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>1675/2022</t>
+  </si>
+  <si>
+    <t>Contractació de serveis per al disseny i muntage d'una exposició sobre Riuades a l'Arxiu Històric Comarcal del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>Veris Agència i Consultoria, S.L.</t>
+  </si>
+  <si>
+    <t>1640/2022</t>
+  </si>
+  <si>
+    <t>Subministrament de productes bàsics d'higiene personal i de neteja de la llar.</t>
+  </si>
+  <si>
+    <t>Alexandra Stefana Chiparus</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>905/2022</t>
+  </si>
+  <si>
+    <t>Serveis de traducció anglès i francès del web www.viuelvalles.cat</t>
+  </si>
+  <si>
+    <t>PAULA CASANOVAS FRADERA</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>1867/2022</t>
+  </si>
+  <si>
+    <t>Compra de material pel Banc de dispositius de suport a Dependència</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>2055/2022</t>
+  </si>
+  <si>
+    <t>Contractació servei per fomentar espais esportius de respecte i conscienciació envers la diferència i la diversitat</t>
+  </si>
+  <si>
+    <t>FEDERACIÓ CATALANA DE KORFBAL</t>
+  </si>
+  <si>
+    <t>1509/2022</t>
+  </si>
+  <si>
+    <t>Gestió i explotació del Servei Comarcal de Biomassa Forestaldel Consell Comarcal del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>BOSCAT FUSTA S.L.</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>2134/2022</t>
+  </si>
+  <si>
+    <t>Assegurança de vechicles del CCVOC</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>1532/2022</t>
+  </si>
+  <si>
+    <t>Contractació del servei educatiu per a la realització de tallers guia d'activitats educatives</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>Dep Institut, SL</t>
+  </si>
+  <si>
+    <t>1705/2022</t>
+  </si>
+  <si>
+    <t>Servei de manteniment obligatori de les dues instal·lacions tèrmiques de biomassa del Servei Comarcal de Biomassa Forestalsituades al CST i UAB-SA</t>
+  </si>
+  <si>
+    <t>INST COMET, SLU.</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>1427/2022</t>
+  </si>
+  <si>
+    <t>Direcció d'Obres, i Coordinació de Seguretat i Salut de les obres "Actuacions de transició energètica i neutralitat de carboni als equipaments delgestió comarcal"</t>
+  </si>
+  <si>
+    <t>AMBIT GRUP SERVEIS TECNICS, SL</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>1315/2022</t>
+  </si>
+  <si>
+    <t>Contractació de la redacció del projecte bàsic i del projecte executiu de la reforma i rehabilitacvió de l'edifici, instal·lacions i recinte del Mercavallès.</t>
+  </si>
+  <si>
+    <t>UTE COR ASOC S.L i ESTUDI PSP ARQUITECTURA, S.L.P</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>1602/2022</t>
+  </si>
+  <si>
+    <t>Servei de neteja del Consorci per a la gestió de Residus del Vallès Occidental. Edifici situat al carrer de Sant Isidre, núm. 29 de Terrassa (08221).</t>
+  </si>
+  <si>
+    <t>LD EMPRESA DE LIMPIEZA Y DESINFECCION, SA Societat Unipersonal</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>Servei de neteja de la Seu del Consell Comarcal del Vallès Occidental. Els edificis anomenats: Arraona, La Mola i Egara, situats a la Ctra. N-150, km. 15 de Terrassa (08227).</t>
+  </si>
+  <si>
+    <t>328/2022</t>
+  </si>
+  <si>
+    <t>Subministrament i manteniment a peu de pàgina d'una impressora multifunció per departament de Recursos Humans del CCVOC.</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>1711/2022</t>
+  </si>
+  <si>
+    <t>Servei de teràpia familiar per a famílies amb infants i/o adolescents a càrrec en situació de risc i/o desemparament.</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>290/2023</t>
+  </si>
+  <si>
+    <t>Contractació d'emergència per a la neteja de les sitges d'estella de les instal·lacions tèrmiques de biomassa del Servei comarcal de biomassa forestal.</t>
+  </si>
+  <si>
+    <t>JORDI JUSCAFRESA I MIR SLU</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>Lopez &amp; Ruibal S.L.</t>
+  </si>
+  <si>
+    <t>85/2023</t>
+  </si>
+  <si>
+    <t>Servei de logística per a la recepció i distribució dels aliments aptes per al consum a la parada solidaria, i el manteniment d'aquest espai.</t>
+  </si>
+  <si>
+    <t>CIPO, SCCL</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>303/2022</t>
+  </si>
+  <si>
+    <t>Realització d'activitats de difusió, promoció, dinamització i assessorament del sector industrial, amb l'elaboració i millora d'eines, sistemes d'informació i productes digital, i la cerca d'informació, l'acompanyament i l'aportació de coneixement al teixit industrial per a la millora de la seva competitivitat.</t>
+  </si>
+  <si>
+    <t>F. INICIATIVAS ESPAÑA I MAS D MAS I, S.L.U</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>Actualització i millora del Portal de polígons i empreses del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>LIMBIC TEAM, SL</t>
+  </si>
+  <si>
+    <t>Dinamització d'activitats i elaboració de productes de promoció territorial.</t>
+  </si>
+  <si>
+    <t>Assessoraments empresarial per a la realització d'informes i plans de transformació en indústria 4.0.</t>
+  </si>
+  <si>
+    <t>310/2023</t>
   </si>
   <si>
     <t>Específic de sistema dinàmic de contractació</t>
   </si>
   <si>
-    <t>Assegurança de responsabilitat civil dels càrrecs electes i del personal al servei del CCVOC.</t>
-[...1141 lines deleted...]
-  <si>
     <t>Lot 3: Subministrament de 170 llicències del programa Citrix Virtual Desktops On-Prem Standard User/Device.</t>
   </si>
   <si>
     <t>IZERTIS, SA</t>
   </si>
   <si>
     <t>467/2023</t>
   </si>
   <si>
     <t>Subministrament del programari per a la protecció de l'accés extern als escriptoris Citrix amb multifactor</t>
   </si>
   <si>
     <t>83/2023</t>
   </si>
   <si>
     <t>Servei de Delegat de Protecció de Dades del Consell Comarcal del Vallès Occidental i del Consorci per a la Gestió de Residus del Vallès Occidental.</t>
   </si>
   <si>
     <t>PROFESSIONAL GRUP CONVERSIA SL</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>Lot 1: Subministrament d'una llicència del programa VMWare vSphere 6 Essentials PLUS / vCenter Server 6 Essentials.</t>
@@ -1717,53 +1647,50 @@
   <si>
     <t>MERCÈ GARCÍA MARCÉN</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>517/2023</t>
   </si>
   <si>
     <t>Assegurança càrrecs electes i personal del Consell Comarcal del Vallès Occidental</t>
   </si>
   <si>
     <t>968/2023</t>
   </si>
   <si>
     <t>Adquisició llicències antivirus EDR</t>
   </si>
   <si>
     <t>INFOSELF SISTEMES, SL Unipersonal</t>
   </si>
   <si>
     <t>867/2023</t>
   </si>
   <si>
-    <t>Licitació d'obres de clausura d' un pou d¿origen desconegut situat a la finca corresponent al carrer Tórtora número 4i 6 al Bosc d¿en Villaró de Badalona</t>
-[...1 lines deleted...]
-  <si>
     <t>SOTECEN VIAL SL</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>559/2023</t>
   </si>
   <si>
     <t>Servei de neteja, recollida i retirada de residus, de l'interior del Mercat comarcal de fruites i verdures i altres productes alimentaris (en endavant Mercavallès), del recinte exterior i de l'àrea d'influència de la tanca perimetral d'aquest, de conformitat amb les especificacions definides al plec de prescripcions tècniques particulars.</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>879/2023</t>
   </si>
   <si>
     <t>Adjudicacions directes no menors</t>
   </si>
   <si>
     <t>Servei de formació especialitzat en matèria de supervisió, formació i assessorament en la intervenció familiar al servei del SEAIA. Concretament a l'EAIA, equip especialitzat en infància i adolescència.</t>
   </si>
   <si>
     <t>MARIA JOSEFA DURAN CUADRADO</t>
@@ -1777,113 +1704,104 @@
   <si>
     <t>Assegurança multirisc de les instal·lacions tèrmiques de biomassa del CST i del SAF-UAB de titularitat del CCVOC</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>798/2023</t>
   </si>
   <si>
     <t>Servei de suport emocional a la infància, adolescència i joventut de la comarca, que té com a finalitat detectar situacions vulnerables i acompanyar a infants i especialment adolescents i joves, en la socialització dins del grup d'iguals i millorar el seu estat emocional.</t>
   </si>
   <si>
     <t>802/2023</t>
   </si>
   <si>
     <t>Projecte participatiu E.V.A.D.I: realització de diagnosis de l'entorn domiciliari de persones amb una dependència lleu o en una fase inicial de dependència residents als 11 municipis de l'Àrea Bàsica de Serveis Socials del Vallès Occidental.</t>
   </si>
   <si>
     <t>ASSOCIACIO "PER LA VIDA INDEPE</t>
   </si>
   <si>
     <t>514/2023</t>
   </si>
   <si>
-    <t>Estudi de viabilitat econòmic financer del servei d¿ajuda a domicili del CCVOC</t>
-[...1 lines deleted...]
-  <si>
     <t>ICSELA 1970 SL</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>1109/2023</t>
   </si>
   <si>
     <t>Subscripció anual a plataforma jurídica.</t>
   </si>
   <si>
     <t>ESPUBLICO SERVICIOS PARA LA ADMINISTRACION</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>1226/2023</t>
   </si>
   <si>
     <t>Servei per al tractament d'eliminació de fongs i microorganismes en els llibres de gran format arxivats al dipòsit núm. 8 de l'Arxiu Comarcal del Vallès Occidental (ACVOC).</t>
   </si>
   <si>
     <t>Berta Blasi Roig</t>
   </si>
   <si>
     <t>1323/2023</t>
   </si>
   <si>
-    <t>Assessorament jurídic extern per a l¿estudi de la cessió de les calderes (CST i UAB)</t>
-[...1 lines deleted...]
-  <si>
     <t>MANUBENS Y ASOCIADOS, SLP</t>
   </si>
   <si>
     <t>953/2023</t>
   </si>
   <si>
     <t>Servei de Secretaria Tècnica dels Fons Europeus Next Generation (en endavant, NGEU) per a donar suport a l'organització comarcal en el procés de gestió i execució del projecte anomenat "El riu, teixint fils de vida".</t>
   </si>
   <si>
     <t>ISERVEIS EINSTIC, SL</t>
   </si>
   <si>
     <t>1160/2023</t>
   </si>
   <si>
     <t>Assegurança de responsabilitat civil general/patrimonial del CCVOC.</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>1407/2023</t>
   </si>
   <si>
-    <t>Execucióde cales a l¿estructura de l¿edifici de Mercavallès</t>
-[...1 lines deleted...]
-  <si>
     <t>MUPA ARQUITECTURA, S.L.P</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>780/2023</t>
   </si>
   <si>
     <t>Subministrament de deu ordinadors portàtils.</t>
   </si>
   <si>
     <t>1227/2023</t>
   </si>
   <si>
     <t>Servei de digitalització del fons documental de processos judicials de la Batllia Reial de Terrassa del període 1562-1629.</t>
   </si>
   <si>
     <t>DINSER SERVICIOS INFORMATICOS, SL</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>817/2023</t>
@@ -2806,392 +2724,620 @@
   <si>
     <t>1027/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Servei de transport escolar adaptat obligatori del Vallès Occidental, gestionat pel Consell Comarcal del Vallès Occidental, per a les rutes que eren objecte dels Lots 19, 20, 21, 22 i 23 de la licitació per procediment obert de l'expedient 2198/2024, els quals han estat declarats deserts perquè no s'ha presentat cap oferta. </t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Empresa Autocares Cer SA</t>
   </si>
   <si>
     <t>167/2025</t>
   </si>
   <si>
     <t>L'objecte del present contracte és la prestació del servei de disseny i desenvolupament d'un programa d'activitats de sensibilització, formació i benchmarking per tal que el sector turístic comarcal conegui el potencial del turisme industrial vinculat al camí del riu Ripoll i la possibilitat de crear productes turístics complementaris per a dur a terme l'actuació 3 Sensibilització, formació i benchmarking per a la creació de nova oferta de turisme industrial, que s'incardina dins de l'Eix 4 - Competitivitat del projecte PSTD "El riu, teixint fils de vida" i per assegurar el compliment dels requeriments de la subvenció del programa Plans de sostenibilitat turística en destinacions i de tota la normativa derivada de la gestió en el marc del Pla de Recuperació, Transformació i Resiliència finançat per la Unió Europea-NGEU.</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>1265/2025</t>
   </si>
   <si>
-    <t>Subministrament d¿un vehicle elèctric en modalitat de compra pel CCVOC.</t>
-[...1 lines deleted...]
-  <si>
     <t>CARHAUS, SL</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>1147/2025</t>
   </si>
   <si>
     <t>contracte servei de manteniment d'aparells elevadors i de subministrament d'elements substitutius</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>430/2025</t>
   </si>
   <si>
-    <t>Contractació del subministrament d¿envasos (base i tapa) necessaris per realitzar la recuperació dels aliments excedents dins de l¿actuació del Recooperem: cuina per compartir, donant cobertura als 62 punts d¿aprofitament en actiu actualment (centres escolars, empreses privades, hospitals i universitat). L¿abast del contracte comprèn el subministrament de 35.000 envasos.</t>
-[...1 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>1280/2024</t>
   </si>
   <si>
-    <t>Consisteix en contractar un servei d¿atenció i acolliment d¿urgències per a dones en situació de violència masclista i per llurs filles i fills del Vallès Occidental, especialment per als municipis de menys de 20.000 habitants de l¿Àrea Bàsica de Serveis Socials del Vallès Occidental, d¿acord amb els requisits tècnics especificats en el document de condicions tècniques.El servei té com objectiu donar acollida immediata i temporal, de curta durada, fins que es pugui activar un altre recurs més estable, a dones i a les seves filles i fills, que pateixen situacions de violència masclista per tal de garantir-ne la protecció i seguretat personal.</t>
-[...1 lines deleted...]
-  <si>
     <t>CCVOC</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>707/2025</t>
   </si>
   <si>
-    <t>L¿objecte de la present contractació és el subministrament d¿aigua mineral per al consum del personal del Consell Comarcal del Vallès Occidental i gots compostables, mitjançant fonts dispensadores, sense accés a la xarxa d¿aigua, en règim de lloguer sense opció de compra, així com el seu manteniment, instal·lació i higienització.</t>
-[...1 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>1620/2025</t>
   </si>
   <si>
-    <t>L¿objecte de la present contractació és el servei d¿auditoria i controlador de primer nivell del projecte europeu INTERREG EUROPE ¿Social food webs: solucions circulars socialment inclusives per a la prevenció del malbaratament d¿aliments¿.</t>
-[...1 lines deleted...]
-  <si>
     <t>GESTION 5 AUDITORES, S.L.P</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>368/2025</t>
   </si>
   <si>
     <t>Subministrament d'un programari en la modalitat SaaS (Software as a Service, o Programari com a Servei) per a la gestió administrativa integral i electrònica de tots els processos administratius iserveis de l'ens comarcal, sense que sigui necessari que aquesta entitat realitzi cap tipus d'inversió en instal·lacions ni en infraestructura de sistemes pròpia.</t>
   </si>
   <si>
     <t>eCityclic Solutions, SL.</t>
   </si>
   <si>
+    <t>679/2025</t>
+  </si>
+  <si>
+    <t>Prestació del servei extern d'assessorament, consultoria i gestió en matèria de protecció de dades i les funcions de Delegat/da de Protecció de Dades (DPD): funcions d'inspecció, desenvolupament depropostes, emissió d'informes i recomanacions en l'àmbit de la Protecció de Dades així com la interlocució com a responsable o encarregat del tractament davant l'Agència Espanyola de Protecció de Dades (AEPD) i l'Autoritat Catalana de Protecció de Dades (APDCAT).Aquest servei es prestarà als usuaris del Consell Comarcal del Vallès i el Consorci per a la Gestió de Residus del Vallès Occidental.</t>
+  </si>
+  <si>
     <t>1146/2025</t>
   </si>
   <si>
     <t>Obligatori</t>
   </si>
   <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>1852/2024</t>
   </si>
   <si>
-    <t>L¿objecte del contracte són els serveis de transport de la ciutadania per a la visita de la planta de tractament de residus, Centre de Tractament de Residus del Vallès Occidental(CTR- Vallès), en el marc del Servei públic comarcal de tractament de residu i de l¿Acord per una estratègia comarcal de prevenció de residus, preferent des dels diferents municipis quetenen delegada la competència de tractament de residus al Consell Comarcal (Polinyà, Rellinars, Rubí, Sabadell, Sta. Perpètua de Mogoda, Sentmenat, Terrassa, Ullastrell, Vacarisses i Viladecavalls) i subsidiàriament, la resta de municipis de la comarca.</t>
-[...1 lines deleted...]
-  <si>
     <t>AVANT GRUP BARDET, SL Unipersonal</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>639/2025</t>
   </si>
   <si>
     <t>L'objecte del contracte és la prestació del servei de jardineria per a la conservació, manteniment i neteja de les zones verdes del recinte exterior de la Seu del Consell Comarcal del Vallès Occidental i inclou les eines i els productes necessaris per a la prestació del servei.</t>
   </si>
   <si>
     <t>98/2024</t>
   </si>
   <si>
-    <t>Direcció facultativa de l¿obra preceptiva per dur a terme l¿execució de les obres que contempla el ¿Projecte executiu per a la rehabilitació de camins d'ús senderista i ciclista - actuació 1.2 via verda "El riu Ripoll, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançant pels fons Next Generation EU.</t>
-[...1 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>99/2024</t>
   </si>
   <si>
-    <t>Contractació del servei per a la coordinació de seguretat i salut de les obres del Projecte executiu per a la rehabilitació de camins d¿ús senderista i ciclista- actuació 1.2. via verda riu Ripoll, en el marc del desenvolupament del projecte ( PSTD ) ¿El riu, teixint fils de vida¿, dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU</t>
-[...1 lines deleted...]
-  <si>
     <t>QIQ TECNICS I ARQUITECTES SLP</t>
   </si>
   <si>
     <t>169/2025</t>
   </si>
   <si>
     <t>L'objecte del present contracte és la promoció del producte turístic fruit del projecte "El riu, teixint fils de vida" mitjançant elements d'identitat visual i la seva aplicació gràfica en el marc d'una campanya de comunicació i publicitat online i offline per a dur a terme l'actuació 3.2. "Campanya de comunicació" de l'Eix 3 - Transició digital del projecte PSTD "El riu, teixint fils de vida" i per assegurar el compliment dels requeriments de la subvenció del programa Plans de sostenibilitat turística en destinacions i de tota la normativa derivada de la gestió en el marc del Pla de Recuperació, Transformació i Resiliència finançat per la Unió Europea-NGEU</t>
   </si>
   <si>
     <t>MEDIA NEEDS SL</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>1840/2025</t>
   </si>
   <si>
-    <t>Contractació del servei d¿assegurança dels vehicles del CCVOC.</t>
-[...1 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>2228/2025</t>
   </si>
   <si>
-    <t>Subministrament pel lots de materials d¿aportació i serveis per a la recollida d¿alta eficiència de residus municipals als municipis del Vallès Occidental</t>
-[...1 lines deleted...]
-  <si>
     <t>ID WASTE SL</t>
   </si>
   <si>
     <t>1307/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">Contracte basat en l¿Acord marc de serveis de redacció de projectes i direcció d¿obra amb destinació a les entitats locals de Catalunya de l¿ACM (Exp. 2021.05 - Grup 7, Lot 19), per a l'adquisició del servei de coordinació de seguretat i salut de les obres del ¿Projecte executiu per a la instal·lació de punts de recàrrega i il·luminació mitjançant energia renovable per a bicicletes elèctriques a cada un dels municipis pels que transcorre el camí del riu Ripoll, vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançant pels fons Next Generation EU. </t>
-[...1 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>1407/2025</t>
   </si>
   <si>
-    <t>Contracte mixt per a la prestació dels serveis de creació, planificació i execució d¿un paquet d¿activitats d¿informació i sensibilització per augmentar la prevenció de residus i incrementar la recollida selectiva,disminuint la fracció resta, per tal de millorar el tractament i valorització dels residus a la comarca del Vallès Occidental.</t>
-[...1 lines deleted...]
-  <si>
     <t>ECOSTUDI SIMA, SLP</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>168/2025</t>
   </si>
   <si>
-    <t>Subministrament i instal·lació d¿elements de senyalització turística amb codis QR vinculat al projecte ¿El riu, teixint fils de vida¿, en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) del Pla de Recuperació, transformació i resiliència finançat per la Unió Europea-NGEU.</t>
-[...1 lines deleted...]
-  <si>
     <t>DILART APLICACIONS DE SENYALITZACIÓ SL</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>1305/2025</t>
   </si>
   <si>
-    <t>Servei per a la direcció de les obres del ¿Projecte executiu per a la instal·lació de punts de recàrrega i il·luminació mitjançant energia renovable per a bicicletes elèctriques a cada un dels municipis pels que transcorre el camí del riu Ripoll¿, vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU</t>
-[...1 lines deleted...]
-  <si>
     <t>VORA-AJTECNICS UTE</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>44/2025</t>
   </si>
   <si>
-    <t>La contractació del subministrament en modalitat d¿arrendament d¿equips d¿impressió i de multifunció pel Consell Comarcal del Vallès Occidental.</t>
-[...1 lines deleted...]
-  <si>
     <t>SOLITIUM CONTROL GROUP, S.A.</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>1826/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Donar a conèixer de forma amena i didàctica els principals recursos turístics de la comarca i sensibilitzar sobre la importància de preservar i valorar el patrimoni. </t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
-    <t>Descobreix la industria tecnològica. Vocacions professionalsDescobreix l¿economia Circular. Vocacions professionalsDescobreix el sector sanitari i sociosanitari. Vocacions professionalsL¿autoconeixement com a porta d¿entrada al món laboral.</t>
-[...1 lines deleted...]
-  <si>
     <t>2047/2025</t>
   </si>
   <si>
-    <t>L¿objecte de la present contractació és la col·laboració amb la Intervenció per la realització d¿una auditoria dels comptes del Consorci per a la Gestió de Residus del Vallès Occidental</t>
-[...1 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>1773/2025</t>
   </si>
   <si>
-    <t>Prestació de serveis jurídics especialitzats en l¿àmbit del dret administratiu i de la contractació pública, principalment a través de la resolució de consultes, l¿elaboració d¿informes jurídics escrits i signats, i la revisió de documents</t>
-[...1 lines deleted...]
-  <si>
     <t>Bufet Vallbé SL</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>Assessorament tècnic i jurídic al servei de recursos humans en matèria relatives a la gestió del personal, tant funcionari com laboral</t>
   </si>
   <si>
     <t>FJM ADVOCAT, S.L.P.</t>
   </si>
   <si>
     <t>122/2026</t>
   </si>
   <si>
-    <t>L¿objecte és la prestació del servei d¿assessoria especialitzada per a l¿estudi de models de gestió a Mercavallès.</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACIÓ PRIVADA INSTITUT ILDEFONS CERDÀ</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>1897/2025</t>
   </si>
   <si>
     <t>Inclou el subministrament de quatre (4) catifes (2 jocs), en règim de lloguer sense opció a compra, la seva reposició, neteja i manteniment.</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>Inclou el subministrament, reposició, neteja i manteniment del material desinfectant per a la higiene sanitària, a instal·lar als serveis dels edificis del CCVOC i al Mercavallès:- Seu del Consell Comarcal : 13 WC- Mercavallès : 13 WC i 8 urinaris</t>
   </si>
   <si>
+    <t>1541/2024</t>
+  </si>
+  <si>
+    <t>Manteniment general</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
     <t>71/2026</t>
   </si>
   <si>
-    <t>Servei d¿assessoria especialitzada per a la tramitació de la senda financera FEDER atorgada al Consell Comarcal del Vallès Occidental per al desenvolupament del Pla d'Actuació Integrat (PAI) ¿Motor de canvi social, energètic i alimentari en el marc del Parc Circular del Vallès¿. Aquest servei s'adquireix mitjançant la contractació basada en la segona pròrroga de l¿acord marc de l¿ACM amb núm. d¿expedient 2021.07, lot 19 ¿ Serveis d¿assessorament i justificació d¿ajuts amb fons europeus amb autoritat de gestió de l¿Estat o la Generalitat de Catalunya (Demarcació de Barcelona).</t>
-[...4 lines deleted...]
-  <si>
     <t>1031/2025</t>
   </si>
   <si>
-    <t>L¿objecte del servei és contractar un servei extern per a la redacció d¿un estudi que ens permeti avaluar l¿impacte del projecte PSTD ¿El riu, teixint fils de vida¿ en el territori i definir un sistema d¿indicadors que inclogui referències d¿impactes econòmics, ambientals i socials.La finalitat d¿aquest estudi és analitzar els efectes i resultats de les actuacions realitzades en el marc d¿aquest projecte turístic i disposar dels indicadors que ens donin les dades necessàries per a fer el seguiment de l¿evolució del projecte i la comparativa dels resultats al llarg del temps. D¿aquesta manera s¿identifiquen tendències i es poden articular accions de millora i plantejar estratègies de cara a futur.</t>
-[...1 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>1300/2025</t>
   </si>
   <si>
-    <t>Contractació menor del servei extern per dur a terme la direcció de les obres un cop aprovat definitivament el ¿Projecte executiu per a la construcció d¿un gual de poca alçada - actuació 1.1 adequació de llits i rambles "El riu Ripoll, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència (PRTR), finançant pels fons Next Generation EU.</t>
-[...1 lines deleted...]
-  <si>
     <t>1304/2025</t>
   </si>
   <si>
-    <t>Contractació del servei per a la coordinació de la seguretat i salut de les obres del Projecte executiu per a la construcció d¿un gual de poca alçada¿ - actuació 1.1 adequació de llits i rambles, vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU, mitjançant contracte basat en l'acord marc de serveis de redacció de projectes i direcció d¿obra amb destinació a les entitats locals de Catalunya de l¿ACM (Exp. 2021.05 - Grup 7, lot 19)</t>
+    <t>547/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>1820/2025</t>
+  </si>
+  <si>
+    <t>POLICLÍNICA TRETON, S.L.</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>2293/2025</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>J3B3 ECONOMICS, SL</t>
+  </si>
+  <si>
+    <t>518/2026</t>
+  </si>
+  <si>
+    <t>Immersium Studio, SL</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>752/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>1844/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>Manteniment dels sistemes de vigilància, CCTV, protecció contra incendis i custòdia de claus</t>
+  </si>
+  <si>
+    <t>ETV Estudis i Tècnics Vallés, SL</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Control de plagues</t>
+  </si>
+  <si>
+    <t>IBERTRAC, S.L</t>
+  </si>
+  <si>
+    <t>INSTALOLLE SL</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>1170/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>1872/2026</t>
+  </si>
+  <si>
+    <t>2280/2026</t>
+  </si>
+  <si>
+    <t>TELEX INTEGRACIÓ DE XARXES, SA</t>
+  </si>
+  <si>
+    <t>800/2026</t>
+  </si>
+  <si>
+    <t>653/2026</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>2206/2026</t>
+  </si>
+  <si>
+    <t>AUTOCARS FRANQUESA, SL</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>111/2025</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>1463/2026</t>
+  </si>
+  <si>
+    <t>DISMAIL 2010, S.L.</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>2403/2026</t>
+  </si>
+  <si>
+    <t>Assegurança Responsabilitat Càrrecs electes i personal al servei del CCVOC</t>
+  </si>
+  <si>
+    <t>AIG Europe limited</t>
+  </si>
+  <si>
+    <t>2462/2026</t>
+  </si>
+  <si>
+    <t>VAIC MOBILITY, SLU</t>
+  </si>
+  <si>
+    <t>La prestació objecte del contracte consisteix en el servei de transport escolar no obligatori del Vallès Occidental, gestionat pel Consell Comarcal del Vallès Occidental, per a les rutes objecte del LOT 3. El servei es prestarà tots els dies lectius del calendari escolar que el Departament d'Educació i Formació Professional estableixi per a cada curs, en el servei d'anada al matí i de tornada a la tarda.</t>
+  </si>
+  <si>
+    <t>Subministrament de material d'oficina i consumibles necessaris per al desenvolupament de l'activitat del Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'objecte del contracte és la prestació de serveis per desenvolupar una diagnosi sobre la mobilitat ciclista i en vehicles de mobilitat personal del Vallès Occidental. L'estudi ha de permetre disposar una base d'informació (dades i indicadors) i de coneixement per planificar les actuacions a escala comarcal i municipal en relació amb la mobilitat sostenible, tot identificant reptes i oportunitats d'actuació. </t>
+  </si>
+  <si>
+    <t>L'objecte del contracte és la prestació integral dels serveis postals del Consell Comarcal del Vallès Occidental, incloent la recollida, el dipòsit, l'admissió, la classificació, el tractament, el curs, el transport, la distribució i el lliurament de trameses postals, així com, quan correspongui, els serveis de devolució, avisos de recepció, justificants de lliurament i la resta d'actuacions accessòries directament vinculades a l'execució de les diferents modalitats de tramesa postal objecte del contracte, d'acord amb les necessitats operatives de l'Administració que garanteixi tramitació sense desplaçaments del personal del CCVOC fora de les dependències comarcals, i el servei de notificacions administratives amb dos intents i avís de recepció (AR) amb constància verificable de recepció, refús o impossibilitat de lliurament, en els termes i nivells mínims exigibles descrits al Plec de Prescripcions Tècniques (d'ara endavant, PPT), que és part integrant del contracte. Igualment, el contracte inclou serveis de distribució massiva de comunicacions informatives o comercials (correu massiu) i serveis puntuals de paqueteria vinculats a les necessitats ordinàries de funcionament del Consell Comarcal, incorporant mesures de contractació pública ambientalment responsables orientades a reduir l'impacte ambiental derivat de l'execució del servei.</t>
+  </si>
+  <si>
+    <t>Té per objecte la gestió i l'explotació del Servei Comarcal de Biomassa Forestal del Consell Comarcal del Vallès Occidental,</t>
+  </si>
+  <si>
+    <t>La contractació de solucions i serveis de seguretat TIC, incloent la prestació de serveis gestionats de ciberseguretat, monitoratge i detecció d'incidents, suport tècnic especialitzat, així com l'assessorament i la implementació de mesures orientades a garantir la protecció dels sistemes d'informació, la confidencialitat, integritat i disponibilitat de les dades, i el compliment de la normativa vigent en matèria de seguretat.</t>
+  </si>
+  <si>
+    <t>La realització d'una auditoria tècnica integral de la infraestructura de telecomunicacions i xarxa corporativa dels edificis del Consell Comarcal del Vallès Occidental, així com l'execució de determinades actuacions de sanejament i reorganització física dels armaris de comunicacions.</t>
+  </si>
+  <si>
+    <t>Elaboració d'una metodologia de treball i de dinamització entre les entitats i institucions implicades en els nous espais de cooperació.</t>
+  </si>
+  <si>
+    <t>Manteniment d'instal·lacions de baixa tensió, climatització i ventilació</t>
+  </si>
+  <si>
+    <t>La contractació té per objecte dotar l'entitat d'un mòdul de control integrat i interoperable amb el nou gestor d'expedients implantat, que permeti el seguiment, fiscalització i control de la gestió econòmica i administrativa de manera coordinada i automatitzada</t>
+  </si>
+  <si>
+    <t>Realitzar (impartir) 2 cursos de l'acció formativa ADG - Habilitats socials de comunicació i resolució de conflictes al centre de treball, dirigit a persones beneficiàries del programa Treball i Formació 2025. (TIF)</t>
+  </si>
+  <si>
+    <t>Disseny i producció de l'exposició itinerant 'A la indústria, on són les dones?'. Inclou el disseny conceptual, la producció de suports físics i digitals, materials multimèdia i la creació d'un codi QR per a la difusió i ampliació de continguts.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i producció de l'escape room en Realitat Virtual 'No puc escapar de la indústria' i subministrament d'ulleres de visió virtual. Inclou el desenvolupament del programari immersiu, la narrativa del joc i el subministrament de les terminals </t>
+  </si>
+  <si>
+    <t>Recollida i anàlisi d'informació quantitativa i qualitativa dels serveis i recursos dels agents del territori públics i privats que contribueixen a un major i millor desenvolupament socioeconòmic de la comarca.</t>
+  </si>
+  <si>
+    <t>Servei sanitari de revisió ginecològica (i serveis complementaris de mamografia i/o ecografia, sota criteri mèdic) i de revisió urològica anual del personal del Consell Comarcal, conforme al compromís de l'entitat recollit a l'art. 52 de l'Acord regulador de condicions de treball de les empleades i els empleats públics del Consell Comarcal del Vallès Occidental, fruit de la negociació mantinguda amb els representants del personal.</t>
+  </si>
+  <si>
+    <t>La contractació d'una assegurança de Responsabilitat civil i patrimonial del CCVOC que garanteixi les conseqüències econòmiques derivades de la responsabilitat civil i patrimonial que segons normativa legal vigent li correspongui de forma directa, mancomunada, solidària o subsidiària per danys corporals i materials i les seves conseqüències directes causades per acció o omissió a terceres persones durant l'exercici de la seva activitat i la responsabilitat civil professional i patronal.</t>
+  </si>
+  <si>
+    <t>Contractació del servei per a la coordinació de la seguretat i salut de les obres del Projecte executiu per a la construcció d'un gual de poca alçada' - actuació 1.1 adequació de llits i rambles, vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU, mitjançant contracte basat en l'acord marc de serveis de redacció de projectes i direcció d'obra amb destinació a les entitats locals de Catalunya de l'ACM (Exp. 2021.05 - Grup 7, lot 19)</t>
+  </si>
+  <si>
+    <t>Contractació menor del servei extern per dur a terme la direcció de les obres un cop aprovat definitivament el 'Projecte executiu per a la construcció d'un gual de poca alçada - actuació 1.1 adequació de llits i rambles "El riu Ripoll, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència (PRTR), finançant pels fons Next Generation EU.</t>
+  </si>
+  <si>
+    <t>L'objecte del servei és contractar un servei extern per a la redacció d'un estudi que ens permeti avaluar l'impacte del projecte PSTD 'El riu, teixint fils de vida' en el territori i definir un sistema d'indicadors que inclogui referències d'impactes econòmics, ambientals i socials.La finalitat d'aquest estudi és analitzar els efectes i resultats de les actuacions realitzades en el marc d'aquest projecte turístic i disposar dels indicadors que ens donin les dades necessàries per a fer el seguiment de l'evolució del projecte i la comparativa dels resultats al llarg del temps. D'aquesta manera s'identifiquen tendències i es poden articular accions de millora i plantejar estratègies de cara a futur.</t>
+  </si>
+  <si>
+    <t>Servei d'assessoria especialitzada per a la tramitació de la senda financera FEDER atorgada al Consell Comarcal del Vallès Occidental per al desenvolupament del Pla d'Actuació Integrat (PAI) 'Motor de canvi social, energètic i alimentari en el marc del Parc Circular del Vallès'. Aquest servei s'adquireix mitjançant la contractació basada en la segona pròrroga de l'acord marc de l'ACM amb núm. d'expedient 2021.07, lot 19 ' Serveis d'assessorament i justificació d'ajuts amb fons europeus amb autoritat de gestió de l'Estat o la Generalitat de Catalunya (Demarcació de Barcelona).</t>
+  </si>
+  <si>
+    <t>Manteniment d'instal·lacions de transport (ascensors i plataformes elevadores)</t>
+  </si>
+  <si>
+    <t>L'objecte és la prestació del servei d'assessoria especialitzada per a l'estudi de models de gestió a Mercavallès.</t>
+  </si>
+  <si>
+    <t>Prestació de serveis jurídics especialitzats en l'àmbit del dret administratiu i de la contractació pública, principalment a través de la resolució de consultes, l'elaboració d'informes jurídics escrits i signats, i la revisió de documents</t>
+  </si>
+  <si>
+    <t>L'objecte de la present contractació és la col·laboració amb la Intervenció per la realització d'una auditoria dels comptes del Consorci per a la Gestió de Residus del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>Descobreix la industria tecnològica. Vocacions professionalsDescobreix l'economia Circular. Vocacions professionalsDescobreix el sector sanitari i sociosanitari. Vocacions professionalsL'autoconeixement com a porta d'entrada al món laboral.</t>
+  </si>
+  <si>
+    <t>La contractació del subministrament en modalitat d'arrendament d'equips d'impressió i de multifunció pel Consell Comarcal del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t>Servei per a la direcció de les obres del 'Projecte executiu per a la instal·lació de punts de recàrrega i il·luminació mitjançant energia renovable per a bicicletes elèctriques a cada un dels municipis pels que transcorre el camí del riu Ripoll', vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU</t>
+  </si>
+  <si>
+    <t>Subministrament i instal·lació d'elements de senyalització turística amb codis QR vinculat al projecte 'El riu, teixint fils de vida', en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) del Pla de Recuperació, transformació i resiliència finançat per la Unió Europea-NGEU.</t>
+  </si>
+  <si>
+    <t>Contracte mixt per a la prestació dels serveis de creació, planificació i execució d'un paquet d'activitats d'informació i sensibilització per augmentar la prevenció de residus i incrementar la recollida selectiva,disminuint la fracció resta, per tal de millorar el tractament i valorització dels residus a la comarca del Vallès Occidental.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contracte basat en l'Acord marc de serveis de redacció de projectes i direcció d'obra amb destinació a les entitats locals de Catalunya de l'ACM (Exp. 2021.05 - Grup 7, Lot 19), per a l'adquisició del servei de coordinació de seguretat i salut de les obres del 'Projecte executiu per a la instal·lació de punts de recàrrega i il·luminació mitjançant energia renovable per a bicicletes elèctriques a cada un dels municipis pels que transcorre el camí del riu Ripoll, vinculat al projecte "El riu, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançant pels fons Next Generation EU. </t>
+  </si>
+  <si>
+    <t>Subministrament pel lots de materials d'aportació i serveis per a la recollida d'alta eficiència de residus municipals als municipis del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>Contractació del servei d'assegurança dels vehicles del CCVOC.</t>
+  </si>
+  <si>
+    <t>Contractació del servei per a la coordinació de seguretat i salut de les obres del Projecte executiu per a la rehabilitació de camins d'ús senderista i ciclista- actuació 1.2. via verda riu Ripoll, en el marc del desenvolupament del projecte ( PSTD ) 'El riu, teixint fils de vida', dins del Pla de Recuperació, Transformació i Resiliència, finançat pels fons Next Generation EU</t>
+  </si>
+  <si>
+    <t>Direcció facultativa de l'obra preceptiva per dur a terme l'execució de les obres que contempla el 'Projecte executiu per a la rehabilitació de camins d'ús senderista i ciclista - actuació 1.2 via verda "El riu Ripoll, teixint fils de vida", en el marc dels Plans de Sostenibilitat Turística en Destinació (PSTD) dins del Pla de Recuperació, Transformació i Resiliència, finançant pels fons Next Generation EU.</t>
+  </si>
+  <si>
+    <t>L'objecte del contracte són els serveis de transport de la ciutadania per a la visita de la planta de tractament de residus, Centre de Tractament de Residus del Vallès Occidental(CTR- Vallès), en el marc del Servei públic comarcal de tractament de residu i de l'Acord per una estratègia comarcal de prevenció de residus, preferent des dels diferents municipis quetenen delegada la competència de tractament de residus al Consell Comarcal (Polinyà, Rellinars, Rubí, Sabadell, Sta. Perpètua de Mogoda, Sentmenat, Terrassa, Ullastrell, Vacarisses i Viladecavalls) i subsidiàriament, la resta de municipis de la comarca.</t>
+  </si>
+  <si>
+    <t>L'objecte de la present contractació és el servei d'auditoria i controlador de primer nivell del projecte europeu INTERREG EUROPE 'Social food webs: solucions circulars socialment inclusives per a la prevenció del malbaratament d'aliments'.</t>
+  </si>
+  <si>
+    <t>L'objecte de la present contractació és el subministrament d'aigua mineral per al consum del personal del Consell Comarcal del Vallès Occidental i gots compostables, mitjançant fonts dispensadores, sense accés a la xarxa d'aigua, en règim de lloguer sense opció de compra, així com el seu manteniment, instal·lació i higienització.</t>
+  </si>
+  <si>
+    <t>Consisteix en contractar un servei d'atenció i acolliment d'urgències per a dones en situació de violència masclista i per llurs filles i fills del Vallès Occidental, especialment per als municipis de menys de 20.000 habitants de l'Àrea Bàsica de Serveis Socials del Vallès Occidental, d'acord amb els requisits tècnics especificats en el document de condicions tècniques.El servei té com objectiu donar acollida immediata i temporal, de curta durada, fins que es pugui activar un altre recurs més estable, a dones i a les seves filles i fills, que pateixen situacions de violència masclista per tal de garantir-ne la protecció i seguretat personal.</t>
+  </si>
+  <si>
+    <t>Contractació del subministrament d'envasos (base i tapa) necessaris per realitzar la recuperació dels aliments excedents dins de l'actuació del Recooperem: cuina per compartir, donant cobertura als 62 punts d'aprofitament en actiu actualment (centres escolars, empreses privades, hospitals i universitat). L'abast del contracte comprèn el subministrament de 35.000 envasos.</t>
+  </si>
+  <si>
+    <t>Subministrament d'un vehicle elèctric en modalitat de compra pel CCVOC.</t>
+  </si>
+  <si>
+    <t>Execucióde cales a l'estructura de l'edifici de Mercavallès</t>
+  </si>
+  <si>
+    <t>Assessorament jurídic extern per a l'estudi de la cessió de les calderes (CST i UAB)</t>
+  </si>
+  <si>
+    <t>Estudi de viabilitat econòmic financer del servei d'ajuda a domicili del CCVOC</t>
+  </si>
+  <si>
+    <t>Licitació d'obres de clausura d' un pou d'origen desconegut situat a la finca corresponent al carrer Tórtora número 4i 6 al Bosc d'en Villaró de Badalona</t>
+  </si>
+  <si>
+    <t>Contractació per a l'elaboració del Pla Responsabilitat Social del Consell Comarcal del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>contractació del servei d'assistènciatècnica especialitzada per a la realització d'un estudi diagnòstic de la qualitat de l'aire</t>
+  </si>
+  <si>
+    <t>Contractació dels serveis de Direcció d'Obra i la Coordinació de seguretat i salut, de les obres del 'Projecte executiu demodificacions i sistemes complementaris de les instal·lacions de biomassa del Consell Comarcal del Vallès Occidental',</t>
+  </si>
+  <si>
+    <t>Contractació d'un servei de prestació de 15 tallers experiencials, de realitat virtual per al jovent a diferents municipis del Vallès Occidental</t>
+  </si>
+  <si>
+    <t>contractació del subministrament de 16 impressores d'etiquetes i els corresponents accessoris bluetooth,</t>
+  </si>
+  <si>
+    <t>Contractació del servei d'assessorament tècnic pel seguiment i implementació de les actuacions subvencionades a la comarca en el marc de la convocatòria del MITMA d'ajuts amunicipis d'impuls de la mobilitat sostenible.</t>
+  </si>
+  <si>
+    <t>Contractació dels serveis de consultoriaper al suport al disseny i implementació d'un nou model d'intervenció integrada social isanitària a les persones grans i dependents</t>
+  </si>
+  <si>
+    <t>Contractació del servei per a l'elaboraciódel registre de naus i solars industrials dels municipis de Castellar del Vallès, SantQuirze del Vallès, Santa Perpètua de Mogoda i Sentmenatt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###,##0.00\€"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="372">
+  <cellXfs count="390">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
@@ -3519,55 +3665,71 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3840,9623 +4002,8974 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H367"/>
+  <dimension ref="A1:G387"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="41.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="82" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="39" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="371" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E2" s="4">
+        <v>8400</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E3" s="5">
+        <v>5390.2</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="240" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E4" s="6">
+        <v>32762.94</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E6" s="8">
+        <v>368282</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E7" s="9">
+        <v>12100.82</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="90" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E8" s="10">
+        <v>84167.23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E9" s="11">
+        <v>14204.26</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E10" s="12">
+        <v>7311.58</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E11" s="13">
+        <v>8166.88</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E12" s="14">
+        <v>0</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E13" s="15">
+        <v>38508.1</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="E14" s="16">
+        <v>7051.54</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="E15" s="17">
+        <v>9652.85</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E16" s="18">
+        <v>17089.7</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E17" s="19">
+        <v>9300</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E18" s="20">
+        <v>0</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E19" s="21">
+        <v>14923</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E20" s="22">
+        <v>10650</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E21" s="23">
+        <v>18620</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E22" s="24">
+        <v>20010.5</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="90" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E23" s="25">
+        <v>55617.84</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E24" s="26">
+        <v>5212.8</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E25" s="27">
+        <v>13068.68</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E26" s="28">
+        <v>218726.39999999999</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E27" s="29">
+        <v>281717.03999999998</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="120" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E28" s="30">
+        <v>8097</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E29" s="31">
+        <v>129780</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E30" s="32">
+        <v>0</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="E31" s="33">
+        <v>0</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="E32" s="34">
+        <v>8493.6</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="E33" s="35">
+        <v>762.86</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E34" s="36">
+        <v>14880</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="E35" s="37">
+        <v>11900</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E36" s="38">
+        <v>20400</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E37" s="39">
+        <v>12980</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E38" s="40">
+        <v>3125</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="E39" s="41">
+        <v>6725</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E40" s="42">
+        <v>45759</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="90" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E41" s="43">
+        <v>7005.79</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E42" s="44">
+        <v>32767</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E43" s="45">
+        <v>805238.01</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="120" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E44" s="46">
+        <v>3090</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E45" s="47">
+        <v>28950</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E46" s="48">
+        <v>3176.83</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="120" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="E47" s="49">
+        <v>15299</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E48" s="50">
+        <v>9450</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E49" s="51">
+        <v>18946.28</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="E50" s="52">
+        <v>19515.84</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="120" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E51" s="53">
+        <v>56560</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E52" s="54">
+        <v>0</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E53" s="55">
+        <v>0</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E54" s="56">
+        <v>0</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="E55" s="57">
+        <v>603</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="E56" s="58">
+        <v>126000</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E57" s="59">
+        <v>3920</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E58" s="60">
+        <v>9595</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="120" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E59" s="61">
+        <v>13516</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E60" s="62">
+        <v>18900</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E61" s="63">
+        <v>265.8</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E62" s="64">
+        <v>35275.75</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="E63" s="65">
+        <v>49250</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E64" s="66">
+        <v>263172</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E65" s="67">
+        <v>152101.6</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E66" s="68">
+        <v>225323</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E67" s="69">
+        <v>151834.20000000001</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E68" s="70">
+        <v>151705.4</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="E69" s="71">
+        <v>169734.14</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="E70" s="72">
+        <v>63154.96</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="E71" s="73">
+        <v>7350</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="E72" s="74">
+        <v>10557.6</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E73" s="75">
+        <v>3623.03</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E74" s="76">
+        <v>11043.2</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E75" s="77">
+        <v>10181.5</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E76" s="78">
+        <v>7179.44</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E77" s="79">
+        <v>8166.88</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E78" s="80">
+        <v>167779.24</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E79" s="81">
+        <v>152190</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E80" s="82">
+        <v>152190</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E81" s="83">
+        <v>137060</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E82" s="84">
+        <v>121040</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E83" s="85">
+        <v>240317.8</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E84" s="86">
+        <v>220524.2</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E85" s="87">
+        <v>166572.4</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E86" s="88">
+        <v>157263</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E87" s="89">
+        <v>140922.6</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E88" s="90">
+        <v>204304.84</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E89" s="91">
+        <v>603331</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E90" s="92">
+        <v>250980</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="E91" s="93">
+        <v>11950</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E92" s="94">
+        <v>6519</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="E93" s="95">
+        <v>43804.04</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E94" s="96">
+        <v>0</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E95" s="97">
+        <v>0</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E96" s="98">
+        <v>0</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E97" s="99">
+        <v>0</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E98" s="100">
+        <v>0</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E99" s="101">
+        <v>0</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E100" s="102">
+        <v>0</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E101" s="103">
+        <v>0</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E102" s="104">
+        <v>0</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E103" s="105">
+        <v>0</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="E104" s="106">
+        <v>4590</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="E105" s="107">
+        <v>11900</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="E106" s="108">
+        <v>5152</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="E107" s="109">
+        <v>23353.9</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="E108" s="110">
+        <v>22000</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="E109" s="111">
+        <v>14682</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E110" s="112">
+        <v>14250</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E111" s="113">
+        <v>24450</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E112" s="114">
+        <v>0</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E113" s="115">
+        <v>40598.1</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E114" s="116">
+        <v>165436.14000000001</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="E115" s="117">
+        <v>3720</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E116" s="118">
+        <v>266868.47999999998</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E117" s="119">
+        <v>8970.0300000000007</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="E118" s="120">
+        <v>12317</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="E119" s="121">
+        <v>4700</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="E120" s="122">
+        <v>4831.53</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E121" s="123">
+        <v>7350</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="E122" s="124">
+        <v>0</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="E123" s="125">
+        <v>2306.33</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="E124" s="126">
+        <v>4326.92</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="E125" s="127">
+        <v>4300</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="E126" s="128">
+        <v>4620</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="E127" s="129">
+        <v>1680</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="90" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="E128" s="130">
+        <v>679954.96</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="E129" s="131">
+        <v>13000</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="E130" s="132">
+        <v>3915.64</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="E131" s="133">
+        <v>7900</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="E132" s="134">
+        <v>0</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="E133" s="135">
+        <v>2105.94</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="E134" s="136">
+        <v>13635.31</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="E135" s="137">
+        <v>30736.25</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="E136" s="138">
+        <v>21225.62</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="E137" s="139">
+        <v>2175.5</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="E138" s="140">
+        <v>7800</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="E139" s="141">
+        <v>3170.24</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="E140" s="142">
+        <v>8000</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="E141" s="143">
+        <v>7200</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="E142" s="144">
+        <v>12300</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="E143" s="145">
+        <v>4648.05</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="E144" s="146">
+        <v>60000</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E145" s="147">
+        <v>3623.03</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="E146" s="148">
+        <v>16442.82</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="E147" s="149">
+        <v>416541.71</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E148" s="150">
+        <v>21785.8</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="E149" s="151">
+        <v>10296</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E150" s="152">
+        <v>5028.76</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E151" s="153">
+        <v>3860</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E152" s="154">
+        <v>7440.01</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="E153" s="155">
+        <v>18972.52</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="E154" s="156">
+        <v>18925.8</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="E155" s="157">
+        <v>15130</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="E156" s="158">
+        <v>11367</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="E157" s="159">
+        <v>7820</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="E158" s="160">
+        <v>5500</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E159" s="161">
+        <v>2587.1999999999998</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E160" s="162">
+        <v>0</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E161" s="163">
+        <v>0</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="E162" s="164">
+        <v>0</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E163" s="165">
+        <v>4260</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="E164" s="166">
+        <v>0</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="E165" s="167">
+        <v>10944</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E166" s="168">
+        <v>9425</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E167" s="169">
+        <v>14727</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="E168" s="170">
+        <v>15947.2</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E169" s="171">
+        <v>512686.09</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="E170" s="172">
+        <v>19975</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="E171" s="173">
+        <v>30545.43</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="E172" s="174">
+        <v>80077.8</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="E173" s="175">
+        <v>19550</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="E174" s="176">
+        <v>4000</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E175" s="177">
+        <v>4326.92</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="E176" s="178">
+        <v>31463.94</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="E177" s="179">
+        <v>34992</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="E178" s="180">
+        <v>84500</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="E179" s="181">
+        <v>3902.55</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="E180" s="182">
+        <v>1986.2</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="E181" s="183">
+        <v>19533.47</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="E182" s="184">
+        <v>2196.1</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="E183" s="185">
+        <v>3115</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="E184" s="186">
+        <v>4180</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="E185" s="187">
+        <v>17262</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E186" s="188">
+        <v>1808100</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E187" s="189">
+        <v>1736351.6</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E188" s="190">
+        <v>3785010</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E189" s="191">
+        <v>3043422.8</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E190" s="192">
+        <v>0.26</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E191" s="193">
+        <v>7230</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E192" s="194">
+        <v>10990</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="E193" s="195">
+        <v>0</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E194" s="196">
+        <v>45371.7</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E195" s="197">
+        <v>3900</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="E196" s="198">
+        <v>4740</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="E197" s="199">
+        <v>4631.08</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E198" s="200">
+        <v>3800</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="E199" s="201">
+        <v>4800</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="E200" s="202">
+        <v>59028</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E201" s="203">
+        <v>2682.35</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E202" s="204">
+        <v>5720</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="E203" s="205">
+        <v>0</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E204" s="206">
+        <v>5162.53</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="E205" s="207">
+        <v>14472</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="E206" s="208">
+        <v>3623.03</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="E207" s="209">
+        <v>12179.2</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="E208" s="210">
+        <v>4640</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="E209" s="211">
+        <v>11500</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="E210" s="212">
+        <v>11390</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E211" s="213">
+        <v>249628</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E212" s="214">
+        <v>5896</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E213" s="215">
+        <v>5025.6000000000004</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="E214" s="216">
+        <v>2670.34</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E215" s="217">
+        <v>9000</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="E216" s="218">
+        <v>4200</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="E217" s="219">
+        <v>6295</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="E218" s="220">
+        <v>9825</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="E219" s="221">
+        <v>12016.66</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="E220" s="222">
+        <v>2835</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="E221" s="223">
+        <v>6000</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E222" s="224">
+        <v>16600</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E223" s="225">
+        <v>5434</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E224" s="226">
+        <v>20000</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="E225" s="227">
+        <v>17262</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E226" s="228">
+        <v>0</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E227" s="229">
+        <v>705</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="E228" s="230">
+        <v>10205</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="G228" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E229" s="231">
+        <v>30915</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="E230" s="232">
+        <v>578</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="E231" s="233">
+        <v>650.04</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E232" s="234">
+        <v>5840</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E233" s="235">
+        <v>8950.5</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E234" s="236">
+        <v>20830</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E235" s="237">
+        <v>18170</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="E236" s="238">
+        <v>13176</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E237" s="239">
+        <v>27208</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="E238" s="240">
+        <v>14872.72</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E239" s="241">
+        <v>3735.04</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E240" s="242">
+        <v>7455</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="G240" s="2" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="E241" s="243">
+        <v>191224</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E242" s="244">
+        <v>672</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="E243" s="245">
+        <v>38040</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="G243" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="E244" s="246">
+        <v>5580</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="E245" s="247">
+        <v>122608.88</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E246" s="248">
+        <v>11795.22</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="G246" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A247" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E247" s="249">
+        <v>27707.96</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="G247" s="2" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E248" s="250">
+        <v>4725</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="G248" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E249" s="251">
+        <v>4560</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G249" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E250" s="252">
+        <v>2020.17</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G250" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E251" s="253">
+        <v>0</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E252" s="254">
+        <v>12165.29</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="G252" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E253" s="255">
+        <v>3837.96</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G253" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E254" s="256">
+        <v>3220</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="G254" s="2" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E255" s="257">
+        <v>7467.5</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G255" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="E256" s="258">
+        <v>3100</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="G256" s="2" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="E257" s="259">
+        <v>77563.88</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E258" s="260">
+        <v>15599</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="G258" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="E259" s="261">
+        <v>5395</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A260" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E260" s="262">
+        <v>4720</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="G260" s="2" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E261" s="263">
+        <v>35098</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="G261" s="2" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E262" s="264">
+        <v>379600</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E263" s="265">
+        <v>35900</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="G263" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E264" s="266">
+        <v>4326.92</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="G264" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A265" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E265" s="267">
+        <v>179.06</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G265" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A266" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E266" s="268">
+        <v>297.87</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G266" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E267" s="269">
+        <v>4650</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E268" s="270">
+        <v>0</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G268" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="E269" s="271">
+        <v>10850</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E270" s="272">
+        <v>6612</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E271" s="273">
+        <v>0</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E272" s="274">
+        <v>177.68</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G272" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E273" s="275">
+        <v>28088.75</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E274" s="276">
+        <v>5300</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E275" s="277">
+        <v>15000</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E276" s="278">
+        <v>13000</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="G276" s="2" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E277" s="279">
+        <v>13200</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E278" s="280">
+        <v>14911.2</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="G278" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E279" s="281">
+        <v>23600</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E280" s="282">
+        <v>3623.03</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G280" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E281" s="283">
+        <v>2400</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="G281" s="2" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E282" s="284">
+        <v>2480</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E283" s="285">
+        <v>4950</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="G283" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E284" s="286">
+        <v>5307.04</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E285" s="287">
+        <v>4269</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E286" s="288">
+        <v>69.540000000000006</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G286" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E287" s="289">
+        <v>69.48</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E288" s="290">
+        <v>3976</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="G288" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="E289" s="291">
+        <v>2960</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E290" s="292">
+        <v>10495</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="G290" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E291" s="293">
+        <v>9285</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E292" s="294">
+        <v>9180</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E293" s="295">
+        <v>9360</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E294" s="296">
+        <v>14430</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G294" s="2" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E295" s="297">
+        <v>32607.57</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E296" s="298">
+        <v>22050</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G296" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E297" s="299">
+        <v>7350</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E298" s="300">
+        <v>142998.15</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E299" s="301">
+        <v>5200</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E300" s="302">
+        <v>138.13999999999999</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E301" s="303">
+        <v>6575</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E302" s="304">
+        <v>5720</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E303" s="305">
+        <v>21084</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G303" s="2" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E304" s="306">
+        <v>18181.82</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G304" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E305" s="307">
+        <v>1695</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="G305" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E306" s="308">
+        <v>5310</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G306" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E307" s="309">
+        <v>454.7</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G307" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E308" s="310">
+        <v>14800</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="G308" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E309" s="311">
+        <v>0</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G309" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E310" s="312">
+        <v>84870</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G310" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E311" s="313">
+        <v>62000</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E312" s="314">
+        <v>4947.75</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G312" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E313" s="315">
+        <v>3097.57</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G313" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E314" s="316">
+        <v>2087.69</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G314" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E315" s="317">
+        <v>1295</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G315" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E316" s="318">
+        <v>4720</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G316" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E317" s="319">
+        <v>4950</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G317" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E318" s="320">
+        <v>5437.6</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G318" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E319" s="321">
+        <v>14144.5</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="G319" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E320" s="322">
+        <v>5350</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G320" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E321" s="323">
+        <v>7500</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E322" s="324">
+        <v>7621495.3399999999</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G322" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E323" s="325">
+        <v>3927.27</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E324" s="326">
+        <v>15000</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E325" s="327">
+        <v>7462.02</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G325" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E326" s="328">
+        <v>4366</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G326" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E327" s="329">
+        <v>11940.89</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E328" s="330">
+        <v>6308.63</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E329" s="331">
+        <v>681.12</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G329" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E330" s="332">
+        <v>26415</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E331" s="333">
+        <v>9868.2800000000007</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E332" s="334">
+        <v>14000</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E333" s="335">
+        <v>9400</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G333" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E334" s="336">
+        <v>14046.2</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G334" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E335" s="337">
+        <v>9990</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G335" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E336" s="338">
+        <v>4725</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G336" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E337" s="339">
+        <v>531.6</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E338" s="340">
+        <v>6000</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E339" s="341">
+        <v>3970.25</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E340" s="342">
+        <v>51114</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E341" s="343">
+        <v>3157.78</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G341" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E342" s="344">
+        <v>12900</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E343" s="345">
+        <v>52006.19</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G343" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E344" s="346">
+        <v>0</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G344" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E345" s="347">
+        <v>124345.46</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G345" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E346" s="348">
+        <v>6046.32</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G346" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E347" s="349">
+        <v>6176.46</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G347" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E348" s="350">
+        <v>211844.92</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G348" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E349" s="351">
+        <v>126609.62</v>
+      </c>
+      <c r="F349" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G349" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E350" s="352">
+        <v>125564.76</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G350" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E351" s="353">
+        <v>111784</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G351" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E352" s="354">
+        <v>92204</v>
+      </c>
+      <c r="F352" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G352" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E353" s="355">
+        <v>88595.94</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G353" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E354" s="356">
+        <v>0</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G354" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E355" s="357">
+        <v>0</v>
+      </c>
+      <c r="F355" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G355" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A356" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E356" s="358">
+        <v>265034.88</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G356" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A357" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E357" s="359">
+        <v>141766.32</v>
+      </c>
+      <c r="F357" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G357" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A358" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E358" s="360">
+        <v>127451.56</v>
+      </c>
+      <c r="F358" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G358" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A359" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E359" s="361">
+        <v>83286.2</v>
+      </c>
+      <c r="F359" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G359" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A360" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E360" s="362">
+        <v>81013.14</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G360" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E361" s="363">
+        <v>78893.16</v>
+      </c>
+      <c r="F361" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G361" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E362" s="364">
+        <v>62374.76</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G362" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E363" s="365">
+        <v>90780</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G363" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E364" s="366">
+        <v>188364.94</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G364" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A365" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E365" s="367">
+        <v>131542</v>
+      </c>
+      <c r="F365" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G365" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D366" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E366" s="368">
+        <v>126024</v>
+      </c>
+      <c r="F366" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G366" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A367" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D367" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E367" s="369">
+        <v>93628</v>
+      </c>
+      <c r="F367" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G367" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A368" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E368" s="370">
+        <v>125812.18</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G368" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A369" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E369" s="371">
+        <v>76584.5</v>
+      </c>
+      <c r="F369" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G369" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A370" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E370" s="372">
+        <v>76011.16</v>
+      </c>
+      <c r="F370" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G370" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A371" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D371" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E371" s="373">
+        <v>126736</v>
+      </c>
+      <c r="F371" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G371" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E372" s="374">
+        <v>11100</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G372" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A373" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E373" s="375">
+        <v>29165.1</v>
+      </c>
+      <c r="F373" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G373" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A374" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E374" s="376">
+        <v>197504</v>
+      </c>
+      <c r="F374" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G374" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D375" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E375" s="377">
+        <v>1642.5</v>
+      </c>
+      <c r="F375" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G375" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A376" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E376" s="378">
+        <v>14300</v>
+      </c>
+      <c r="F376" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G376" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A377" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E377" s="379">
+        <v>3330</v>
+      </c>
+      <c r="F377" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G377" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A378" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D378" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E378" s="380">
+        <v>12466.9</v>
+      </c>
+      <c r="F378" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G378" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A379" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E379" s="381">
+        <v>35000</v>
+      </c>
+      <c r="F379" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G379" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A380" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D380" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E380" s="382">
+        <v>12090</v>
+      </c>
+      <c r="F380" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G380" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A381" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D381" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E381" s="383">
+        <v>394116</v>
+      </c>
+      <c r="F381" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G381" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A382" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D382" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E382" s="384">
+        <v>22885</v>
+      </c>
+      <c r="F382" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G382" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A383" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D383" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E383" s="385">
+        <v>2926.24</v>
+      </c>
+      <c r="F383" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G383" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A384" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D384" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E384" s="386">
+        <v>0</v>
+      </c>
+      <c r="F384" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G384" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A385" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D385" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E385" s="387">
+        <v>9860</v>
+      </c>
+      <c r="F385" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A386" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C2" s="2" t="s">
+      <c r="B386" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D386" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E386" s="388">
+        <v>40606.54</v>
+      </c>
+      <c r="F386" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G386" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A387" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D387" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="E387" s="389">
+        <v>30652.07</v>
+      </c>
+      <c r="F387" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="370" t="s">
+      <c r="G387" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="4">
-[...9497 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H367" xr:uid="{14160000-3F41-497A-B6F6-0780288A32C2}">
-[...1 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A1:G387" xr:uid="{C7204B86-4FB3-4177-B9FE-4D9FBA15C957}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LlistaContractes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>