--- v0 (2026-06-28)
+++ v1 (2026-10-10)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Transparència\contractes convenis i subvencions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF08E9C-9365-4C79-8889-8943949F27D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40000001_{75720CFA-2EA4-4B38-8ADF-D58603841E99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="186">
   <si>
     <t>Descripció</t>
   </si>
   <si>
     <t>929/2026</t>
   </si>
   <si>
     <t>Segona addenda al conveni amb l'Agència de l'Habitatge de Catalunya en relació a l'Oficina de rehabilitació (Next Generation EU)</t>
   </si>
   <si>
     <t>895/2026</t>
   </si>
   <si>
     <t>Conveni marc de col·laboració entre el Consell Comarcal del Priorat i l'Ajuntament de Margalef per a l’impuls de la prestació del SIAD i la realització de polítiques d’igualtat de gènere</t>
   </si>
   <si>
     <t>872/2026</t>
   </si>
   <si>
     <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament dels Guiamets</t>
   </si>
   <si>
     <t>846/2026</t>
   </si>
   <si>
@@ -361,85 +361,271 @@
   <si>
     <t>Ajuntament de la Vilella Alta</t>
   </si>
   <si>
     <t>Ajuntament de Móra la Nova</t>
   </si>
   <si>
     <t>Agència Catalana del Consum</t>
   </si>
   <si>
     <t>Adecco</t>
   </si>
   <si>
     <t>Patronat de Turisme de la Diput. De Tarragona</t>
   </si>
   <si>
     <t>Ajuntament de La Bisbal de Montsant</t>
   </si>
   <si>
     <t>Ajuntament d'Ulldemolins</t>
   </si>
   <si>
     <t>Departament de Drets Socials i Inclusió</t>
   </si>
   <si>
-    <t>DOQ Priorat / DO Montsant</t>
-[...1 lines deleted...]
-  <si>
     <t>Departament de Territori, Habitatge i Transició Ecològica</t>
   </si>
   <si>
     <t>Consorci Promoció Enoturística del Territori DO Alella, CC del Bages, Patronat Turisme Costa Brava Girona, DO Tarrragona, DO Terra Alta, Associació Ruta del vi de Lleida, consorci Promoció Turística del Penedès i CC Conca de Barberà</t>
   </si>
   <si>
     <t>Prior(it)at, Agrícola Falset-Marçà, Celler Cooperatiu Cornudella de Montsant, Grup d'Estudi i Protecció dels Ecosistemes Catalans - Ecologistes de Catalunya, E.I.S. Serra de Llaberia i Consorci Leader Desenvolupament Rural del Camp.</t>
   </si>
   <si>
     <t>Creu Roja Espanyola</t>
   </si>
   <si>
     <t>PIMEC, Petita i Mitjana Empresa Catalunya</t>
   </si>
   <si>
     <t>Diputació de Tarragona</t>
   </si>
   <si>
     <t>Càritas Diocesana de Tarragona</t>
   </si>
   <si>
     <t>2026-0023</t>
   </si>
   <si>
     <t>2026-0024</t>
+  </si>
+  <si>
+    <t>1066/2026</t>
+  </si>
+  <si>
+    <t>Conveni acord de cessió d'ús del material educatiu del projecte Gara Moves al Priorat 2026/27</t>
+  </si>
+  <si>
+    <t>Fundació Institut de Recerca en Energia de Catalunya</t>
+  </si>
+  <si>
+    <t>1104/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de Pradell de la Teixeta</t>
+  </si>
+  <si>
+    <t>Ajuntament de Pradell de la Teixeta</t>
+  </si>
+  <si>
+    <t>1121/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de La Torre de Fontaubella</t>
+  </si>
+  <si>
+    <t>Ajuntament de La Torre de Fontaubella</t>
+  </si>
+  <si>
+    <t>2026-0026</t>
+  </si>
+  <si>
+    <t>2026-0025</t>
+  </si>
+  <si>
+    <t>2026-0027</t>
+  </si>
+  <si>
+    <t>1145/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de La Vilella Alta</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de Capçanes</t>
+  </si>
+  <si>
+    <t>Ajuntament de Capçanes</t>
+  </si>
+  <si>
+    <t>1147/2026</t>
+  </si>
+  <si>
+    <t>1203/2026</t>
+  </si>
+  <si>
+    <t>1204/2026</t>
+  </si>
+  <si>
+    <t>Modificació de l'annex 1 del conveni signat amb els ajuntaments de la comarca en matèria de serveis socials i altres programes relatius al benestar social</t>
+  </si>
+  <si>
+    <t>Pròrroga del conveni de col·laboració amb els ajuntaments per a l’impuls de la prestació del SIAD i la realització de polítiques d’igualtat de gènere</t>
+  </si>
+  <si>
+    <t>Ajuntaments del Priorat</t>
+  </si>
+  <si>
+    <t>2026-0031</t>
+  </si>
+  <si>
+    <t>2026-0028</t>
+  </si>
+  <si>
+    <t>2026-0029</t>
+  </si>
+  <si>
+    <t>2026-0030</t>
+  </si>
+  <si>
+    <t>1239/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de Margalef</t>
+  </si>
+  <si>
+    <t>1248/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de La Bisbal de Montsant</t>
+  </si>
+  <si>
+    <t>1258/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de Cabacés</t>
+  </si>
+  <si>
+    <t>Ajuntament de Cabacés</t>
+  </si>
+  <si>
+    <t>1260/2026</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració amb l'Ajuntament de Gratallops per regular les condicions de la prestació del servei de menjador escolar pel Consell Comarcal del Priorat</t>
+  </si>
+  <si>
+    <t>Ajuntament de Gratallops</t>
+  </si>
+  <si>
+    <t>2026-0032</t>
+  </si>
+  <si>
+    <t>2026-0033</t>
+  </si>
+  <si>
+    <t>2026-0034</t>
+  </si>
+  <si>
+    <t>2026-0035</t>
+  </si>
+  <si>
+    <t>1279/2026</t>
+  </si>
+  <si>
+    <t>Conveni 2026 per l'assistència tècnica a l'Ajuntament de La Vilella Baixa</t>
+  </si>
+  <si>
+    <t>Ajuntament de La Vilella Baixa</t>
+  </si>
+  <si>
+    <t>2026-0036</t>
+  </si>
+  <si>
+    <t>Conveni marc de col·laboració entre el Consell Comarcal del Priorat i l'Ajuntament de Torroja del Priorat  per a l’impuls de la prestació del SIAD i la realització de polítiques d’igualtat de gènere</t>
+  </si>
+  <si>
+    <t>Conveni marc de col·laboració entre el Consell Comarcal del Priorat i l'Ajuntament de Gratallops  per a l’impuls de la prestació del SIAD i la realització de polítiques d’igualtat de gènere</t>
+  </si>
+  <si>
+    <t>1286/2026</t>
+  </si>
+  <si>
+    <t>Ajuntament de Torroja del Priorat</t>
+  </si>
+  <si>
+    <t>1287/2026</t>
+  </si>
+  <si>
+    <t>2026-0037</t>
+  </si>
+  <si>
+    <t>2026-0038</t>
+  </si>
+  <si>
+    <t>2026-0039</t>
+  </si>
+  <si>
+    <t>1308/2026</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre el Departament d'Interior i Seguretat Pública i el CCPriorat per a la difusió i manteniment a la comarca de la codificació comuna de les edificacions aïllades del Sistema d'Informació Geogràfica d'Emergències i Seguretat de Catalunya</t>
+  </si>
+  <si>
+    <t>2026-0040</t>
+  </si>
+  <si>
+    <t>2026-0041</t>
+  </si>
+  <si>
+    <t>2026-0042</t>
+  </si>
+  <si>
+    <t>2026-0043</t>
+  </si>
+  <si>
+    <t>DOQ Priorat / DO Montsant / Priorat Enoturisme / PIMEC</t>
+  </si>
+  <si>
+    <t>2026-0044</t>
+  </si>
+  <si>
+    <t>2026-0045</t>
+  </si>
+  <si>
+    <t>3 anys des de signatura</t>
+  </si>
+  <si>
+    <t>2026-0046</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -526,50 +712,58 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
@@ -894,78 +1088,96 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
@@ -1289,727 +1501,1082 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="F48" sqref="F48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="68" style="1" customWidth="1"/>
-    <col min="3" max="3" width="37.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="37.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="1"/>
+    <col min="7" max="7" width="15" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="53.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5"/>
+      <c r="G1" s="7" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
-        <v>86</v>
+        <v>175</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>88</v>
+        <v>176</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="E2" s="6">
+        <v>105</v>
+      </c>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="6">
         <v>47483</v>
       </c>
-      <c r="F2" s="7"/>
-[...14 lines deleted...]
-      <c r="E3" s="6">
+      <c r="F3" s="5"/>
+      <c r="G3" s="8" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E4" s="6">
+        <v>47483</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="8" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="6">
         <v>48213</v>
       </c>
-      <c r="F3" s="7"/>
-[...37 lines deleted...]
-    <row r="6" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F5" s="5"/>
+      <c r="G5" s="8" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>3</v>
+        <v>156</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>4</v>
+        <v>157</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E6" s="6">
-        <v>47483</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+        <v>47729</v>
+      </c>
+      <c r="F6" s="5"/>
+      <c r="G6" s="8" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>5</v>
+        <v>153</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>154</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>155</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E7" s="6">
         <v>48213</v>
       </c>
-      <c r="F7" s="8" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F7" s="5"/>
+      <c r="G7" s="8" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>7</v>
+        <v>151</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>8</v>
+        <v>152</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="6">
-        <v>46234</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F8" s="14"/>
+      <c r="G8" s="8" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6">
         <v>48213</v>
       </c>
-      <c r="F9" s="8" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F9" s="5"/>
+      <c r="G9" s="8" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>12</v>
+        <v>143</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="E10" s="6">
+        <v>144</v>
+      </c>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="4"/>
+    </row>
+    <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="4"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="6">
         <v>48213</v>
       </c>
-      <c r="F10" s="8"/>
-[...14 lines deleted...]
-      <c r="E11" s="6">
+      <c r="F12" s="5"/>
+      <c r="G12" s="8" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="6">
         <v>48213</v>
       </c>
-      <c r="F11" s="8"/>
-[...39 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F13" s="5"/>
+      <c r="G13" s="8" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>130</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>131</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="6">
-        <v>46387</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="8" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E15" s="6">
-        <v>46387</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="8" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="6">
-        <v>47625</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+        <v>46568</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="8" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="6">
-        <v>48213</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+        <v>47483</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="6">
         <v>48213</v>
       </c>
-      <c r="F18" s="8" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F18" s="10"/>
+      <c r="G18" s="8" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="6">
         <v>48213</v>
       </c>
-      <c r="F19" s="8" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F19" s="10"/>
+      <c r="G19" s="8" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="6">
+        <v>46477</v>
+      </c>
+      <c r="F20" s="10"/>
+      <c r="G20" s="8" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="6">
         <v>47483</v>
       </c>
-      <c r="F20" s="8" t="s">
-[...21 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F21" s="10"/>
+      <c r="G21" s="8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="6">
         <v>48213</v>
       </c>
-      <c r="F22" s="8" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F22" s="10"/>
+      <c r="G22" s="8" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="6">
+        <v>46234</v>
+      </c>
+      <c r="F23" s="10"/>
+      <c r="G23" s="8" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="6">
         <v>48213</v>
       </c>
-      <c r="F23" s="8" t="s">
-[...21 lines deleted...]
-    <row r="25" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F24" s="10"/>
+      <c r="G24" s="8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="6">
-        <v>46387</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F25" s="10"/>
+      <c r="G25" s="8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="6">
-        <v>46387</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F26" s="10"/>
+      <c r="G26" s="8" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="6">
         <v>46387</v>
       </c>
-      <c r="F27" s="8" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F27" s="10"/>
+      <c r="G27" s="8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>118</v>
+        <v>181</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="E28" s="6">
-[...6 lines deleted...]
-    <row r="29" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="E28" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="8"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="6">
         <v>46387</v>
       </c>
-      <c r="F29" s="8"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F29" s="10"/>
+      <c r="G29" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="4"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="E30" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="8" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E31" s="6">
-        <v>47483</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+        <v>47625</v>
+      </c>
+      <c r="F31" s="10"/>
+      <c r="G31" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E32" s="6">
-        <v>46387</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="6">
-        <v>46387</v>
-[...3 lines deleted...]
-    <row r="34" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F33" s="10"/>
+      <c r="G33" s="8" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="6">
-        <v>47513</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+        <v>48213</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="8" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="6">
         <v>47483</v>
       </c>
-      <c r="F35" s="8" t="s">
+      <c r="F35" s="10"/>
+      <c r="G35" s="8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A36" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="6">
+        <v>47687</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="8" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E37" s="6">
+        <v>48213</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="6">
+        <v>48213</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="8" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E39" s="6">
+        <v>47048</v>
+      </c>
+      <c r="F39" s="10"/>
+      <c r="G39" s="8" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="8"/>
+    </row>
+    <row r="41" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E41" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F41" s="10"/>
+      <c r="G41" s="8"/>
+    </row>
+    <row r="42" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E42" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F42" s="10"/>
+      <c r="G42" s="8" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E43" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F43" s="10"/>
+      <c r="G43" s="8" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E44" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F44" s="10"/>
+      <c r="G44" s="8"/>
+    </row>
+    <row r="45" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="F45" s="10"/>
+      <c r="G45" s="8"/>
+    </row>
+    <row r="46" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E46" s="6">
+        <v>47483</v>
+      </c>
+      <c r="F46" s="10"/>
+      <c r="G46" s="8" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E47" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F47" s="10"/>
+      <c r="G47" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E48" s="6">
+        <v>46387</v>
+      </c>
+      <c r="F48" s="10"/>
+      <c r="G48" s="8"/>
+    </row>
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E49" s="6">
+        <v>47513</v>
+      </c>
+      <c r="F49" s="5"/>
+      <c r="G49" s="8" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E50" s="6">
+        <v>47483</v>
+      </c>
+      <c r="F50" s="5"/>
+      <c r="G50" s="8" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>